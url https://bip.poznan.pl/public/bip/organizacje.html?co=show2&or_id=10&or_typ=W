--- v2 (2026-02-23)
+++ v3 (2026-04-12)
@@ -8,5131 +8,5949 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="06FA49E7" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00FA5602" w:rsidRDefault="00192157" w:rsidP="00FA5602">
+    <w:p w14:paraId="59D224D7" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="00192157" w:rsidP="00FA5602">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00192157">
+      <w:r w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Załącznik do zarządzenia nr</w:t>
       </w:r>
-      <w:r w:rsidR="00FD7122">
+      <w:r w:rsidR="00FD7122" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D2A5A">
+      <w:r w:rsidR="002F744B">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D47FA7">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47FA7" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="000B34CE">
+      <w:r w:rsidR="00D76034">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00192157">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dyrektora Biura Cyfryzacji i Cyberbezpieczeństwa z dnia</w:t>
       </w:r>
-      <w:r w:rsidR="00FD7122">
+      <w:r w:rsidR="00FD7122" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD7122">
+      <w:r w:rsidR="00FD7122" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="004D2A5A">
+      <w:r w:rsidR="001B0CAF">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009443A0">
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="00723B7F">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00E94D83">
+        <w:t>.03</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94D83" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00192157">
+      <w:r w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="009F2ABB">
+      <w:r w:rsidR="00D76034">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00192157">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF1DAD0" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
+    <w:p w14:paraId="6DDC21E5" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
       <w:pPr>
         <w:spacing w:after="480" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5954"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Zatwierdzam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B644ABC" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRDefault="00041CB2" w:rsidP="00FA5602">
+    <w:p w14:paraId="310D4D92" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="00041CB2" w:rsidP="00FA5602">
       <w:pPr>
         <w:spacing w:after="480" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5954"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Stanisław Tamm Sekretarz Miasta Poznania</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1193DABA" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
+    <w:p w14:paraId="6665ABC9" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Regulamin </w:t>
       </w:r>
-      <w:r w:rsidR="00C10329">
+      <w:r w:rsidR="00C10329" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041CB2">
+      <w:r w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rganizacyjny </w:t>
       </w:r>
-      <w:r w:rsidR="00D24DA1">
+      <w:r w:rsidR="00D24DA1" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Biura </w:t>
       </w:r>
-      <w:r w:rsidR="00041CB2" w:rsidRPr="00041CB2">
+      <w:r w:rsidR="00041CB2" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cyfryzacji i Cyberbezpieczeństwa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703ACF89" w14:textId="77777777" w:rsidR="00041CB2" w:rsidRDefault="00041CB2" w:rsidP="00041CB2">
-[...7 lines deleted...]
-    <w:p w14:paraId="1B389CEE" w14:textId="77777777" w:rsidR="004B303B" w:rsidRDefault="004B303B" w:rsidP="00670939">
+    <w:p w14:paraId="657C1E60" w14:textId="77777777" w:rsidR="00041CB2" w:rsidRPr="00B65EBB" w:rsidRDefault="00041CB2" w:rsidP="00041CB2">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>Ilekroć w regulaminie jest mowa o:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A63957" w14:textId="77777777" w:rsidR="004B303B" w:rsidRPr="00B65EBB" w:rsidRDefault="00EF65B1" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Security Operations Center (SOC) – należy przez to rozumieć wyspecjalizowaną komórkę organizacyjną, odpowiedzialną za monitorowanie poziomu i jakości zabezpieczeń systemów i infrastruktury IT oraz rekomendowanie działań doradczych i korygujących mających wpływ na poprawę ich bezpieczeństwa, przy wykorzystaniu informacji pozyskiwanych z procesu zarządzania ryzykiem bezpieczeństwa informacji oraz mechanizmów wykrywania, analizowania i reagowania na incydenty w obszarze bezpieczeństwa teleinformatycznego;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="65E90823" w14:textId="77777777" w:rsidR="004B303B" w:rsidRDefault="004B303B" w:rsidP="00670939">
+        <w:t xml:space="preserve">Centrum Operacji Cyberbezpieczeństwa - </w:t>
+      </w:r>
+      <w:r w:rsidR="004B303B" w:rsidRPr="00B65EBB">
+        <w:t>Security Operations Center (</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">w skrócie </w:t>
+      </w:r>
+      <w:r w:rsidR="004B303B" w:rsidRPr="00B65EBB">
+        <w:t>SOC) – należy przez to rozumieć wyspecjalizowaną komórkę organizacyjną, odpowiedzialną za monitorowanie poziomu i jakości zabezpieczeń systemów i infrastruktury IT oraz rekomendowanie działań doradczych i korygujących mających wpływ na poprawę ich bezpieczeństwa, przy wykorzystaniu informacji pozyskiwanych z procesu zarządzania ryzykiem bezpieczeństwa informacji oraz mechanizmów wykrywania, analizowania i reagowania na incydenty w obszarze bezpieczeństwa teleinformatycznego;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F2B119" w14:textId="77777777" w:rsidR="004B303B" w:rsidRPr="00B65EBB" w:rsidRDefault="004B303B" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Aplication Programming Interface (API) – należy przez to rozumieć interfejs programowania aplikacji, tj. zbiór reguł ściśle opisujący, w jaki sposób programy lub podprogramy komunikują się ze sobą;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EA10F7" w14:textId="77777777" w:rsidR="004B303B" w:rsidRDefault="004B303B" w:rsidP="00670939">
+    <w:p w14:paraId="5D80D489" w14:textId="77777777" w:rsidR="004B303B" w:rsidRPr="00B65EBB" w:rsidRDefault="004B303B" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Zasada privacy by design – należy przez to rozumieć wdrażanie odpowiednich środków technicznych i organizacyjnych przez Administratora danych osobowych zarówno przed przystąpieniem do przetwarzania (tj. w fazie planowania / projektowania sposobów przetwarzania) danych osobowych, jak i w czasie samego przetwarzania, mająca na celu zapewnienie zgodności z RODO;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29999CF0" w14:textId="77777777" w:rsidR="004B303B" w:rsidRDefault="004B303B" w:rsidP="00670939">
+    <w:p w14:paraId="32667E69" w14:textId="77777777" w:rsidR="004B303B" w:rsidRPr="00B65EBB" w:rsidRDefault="004B303B" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>RODO – należy przez to rozumieć rozporządzenie Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) - Dz. Urz. UE. L z 2016 r. Nr 119, str. 1 oraz z 2018 r. Nr 127, poz. 2;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0526686D" w14:textId="77777777" w:rsidR="004B303B" w:rsidRDefault="004B303B" w:rsidP="00670939">
+    <w:p w14:paraId="210C588A" w14:textId="77777777" w:rsidR="004B303B" w:rsidRPr="00B65EBB" w:rsidRDefault="004B303B" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Administratorze danych osobowych – należy przez to rozumieć Administratora, o którym mowa w art. 4 pkt. 7 RODO, tj. odpowiednio Urząd Miasta Poznania lub miejską jednostkę organizacyjną (m.j.o.), które samodzielnie lub wspólnie z innymi ustalają cele i sposoby przetwarzania danych osobowych;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D80CAC8" w14:textId="77777777" w:rsidR="00EB3543" w:rsidRDefault="004B303B" w:rsidP="00670939">
+    <w:p w14:paraId="71AD6A2A" w14:textId="77777777" w:rsidR="00EB3543" w:rsidRPr="00B65EBB" w:rsidRDefault="004B303B" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:lastRenderedPageBreak/>
-        <w:t>rozwiązań przede wszystkim cyfrowych, opartych o wschodzące technologie takie jak sztuczna inteligencja, uczenie maszynowe, big data, internet rzeczy, blockchain. Technologie będące źródłem innowacji dla Miasta, animujące miejski ekosystem oraz wspierające inicjatywy łączące interesariuszy. Rozwiązania stanowiące bank wiedzy o projektach, narzędziach i zasobach smart city. Częścią Poznań CityLab jest Welcome Center pokazujące potencjał Miasta, wdrażane innowacje i współpracę środowisk w inteligentnym mieście.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="40F02270" w14:textId="77777777" w:rsidR="00041CB2" w:rsidRDefault="00FA5602" w:rsidP="00041CB2">
+        <w:t>Poznań CityLab – należy przez to rozumieć laboratorium miejskie (przestrzeń zarówno fizyczna, jak i wirtualna) służące weryfikacji pomysłów, testowaniu rozwiązań przede wszystkim cyfrowych, opartych o wschodzące technologie takie jak sztuczna inteligencja, uczenie maszynowe, big data, internet rzeczy, blockchain. Technologie będące źródłem innowacji dla Miasta, animujące miejski ekosystem oraz wspierające inicjatywy łączące interesariuszy. Rozwiązania stanowiące bank wiedzy o projektach, narzędziach i zasobach smart city. Częścią Poznań CityLab jest Welcome Center pokazujące potencjał Miasta, wdrażane innowacje i współpracę środowisk w inteligentnym mieście.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CECAC4" w14:textId="77777777" w:rsidR="00041CB2" w:rsidRPr="00B65EBB" w:rsidRDefault="00FA5602" w:rsidP="00041CB2">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Rozdział I Struktura organizacyjna</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5765FCFA" w14:textId="77777777" w:rsidR="00041CB2" w:rsidRPr="00041CB2" w:rsidRDefault="00041CB2" w:rsidP="00041CB2">
+    <w:p w14:paraId="2C457E45" w14:textId="77777777" w:rsidR="00041CB2" w:rsidRPr="00B65EBB" w:rsidRDefault="00041CB2" w:rsidP="00041CB2">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>§ 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA6D7EF" w14:textId="77777777" w:rsidR="007C2B4C" w:rsidRDefault="007C2B4C" w:rsidP="00526D8C">
+    <w:p w14:paraId="0109F855" w14:textId="77777777" w:rsidR="007C2B4C" w:rsidRPr="00B65EBB" w:rsidRDefault="007C2B4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-    <w:p w14:paraId="61B6F936" w14:textId="77777777" w:rsidR="007C2B4C" w:rsidRDefault="007C2B4C" w:rsidP="00526D8C">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>Pracą biura kieruje dyrektor przy pomocy zastępcy dyrektora ds. cyberbezpieczeństwa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7688917E" w14:textId="77777777" w:rsidR="007C2B4C" w:rsidRPr="00B65EBB" w:rsidRDefault="007C2B4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Dyrektor przy pomocy zastępcy zarządza biurem zgodnie ze standardami kontroli zarządczej wspomaganymi systemem zarządzania zgodnym z wymaganiami normy PN-EN ISO 9001:2015.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43838387" w14:textId="77777777" w:rsidR="00496383" w:rsidRDefault="00496383" w:rsidP="00526D8C">
+    <w:p w14:paraId="70428CF4" w14:textId="77777777" w:rsidR="00496383" w:rsidRPr="00B65EBB" w:rsidRDefault="00496383" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00496383">
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Wsparcie koordynacyjne w zakresie utrzymania i doskonalenia systemu zarządzania zgodnego z wymaganiami normy PN-EN ISO 9001:2015 oraz standardów kontroli zarządczej w </w:t>
       </w:r>
-      <w:r w:rsidR="00857EB2">
+      <w:r w:rsidR="00857EB2" w:rsidRPr="00B65EBB">
         <w:t>biurze</w:t>
       </w:r>
-      <w:r w:rsidRPr="00496383">
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>, zapewnia wyznaczony przez dyrektora pracownik biura.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2759B600" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRDefault="007C2B4C" w:rsidP="00526D8C">
+    <w:p w14:paraId="44264D86" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="007C2B4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Realizacja zadań biura oparta jest na podejściu procesowym, zgodnym z normą określoną w ust. 2</w:t>
       </w:r>
-      <w:r w:rsidR="00FA5602">
+      <w:r w:rsidR="00FA5602" w:rsidRPr="00B65EBB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A7DD51" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
+    <w:p w14:paraId="0C78E247" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">§ </w:t>
       </w:r>
-      <w:r w:rsidR="00041CB2">
+      <w:r w:rsidR="00041CB2" w:rsidRPr="00B65EBB">
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE2328F" w14:textId="77777777" w:rsidR="007C2B4C" w:rsidRDefault="007C2B4C" w:rsidP="00670939">
+    <w:p w14:paraId="148D740B" w14:textId="77777777" w:rsidR="007C2B4C" w:rsidRPr="00B65EBB" w:rsidRDefault="007C2B4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>W strukturze organizacyjnej biura funkcjonuje Pełnomocnik Prezydenta Miasta Poznania ds. Smart City – dyrektor biura.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BA7264" w14:textId="77777777" w:rsidR="007C2B4C" w:rsidRDefault="007C2B4C" w:rsidP="00670939">
+    <w:p w14:paraId="11A990F5" w14:textId="77777777" w:rsidR="007C2B4C" w:rsidRPr="00B65EBB" w:rsidRDefault="007C2B4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Zadania Pełnomocnika, o którym mowa w ust. 1, określa zarządzenie Prezydenta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C32304" w14:textId="77777777" w:rsidR="00041CB2" w:rsidRDefault="007C2B4C" w:rsidP="00670939">
+    <w:p w14:paraId="312ABB01" w14:textId="77777777" w:rsidR="00041CB2" w:rsidRPr="00B65EBB" w:rsidRDefault="007C2B4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Pełnomocnik, o którym mowa w ust. 1, realizuje swoje zadania przy pomocy </w:t>
       </w:r>
-      <w:r w:rsidR="00D24DA1">
+      <w:r w:rsidR="00D24DA1" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="00041CB2">
+      <w:r w:rsidR="00041CB2" w:rsidRPr="00B65EBB">
         <w:t>iura.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0923559B" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
+    <w:p w14:paraId="4F54F173" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">§ </w:t>
       </w:r>
-      <w:r w:rsidR="00041CB2">
+      <w:r w:rsidR="00041CB2" w:rsidRPr="00B65EBB">
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B97C63E" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRDefault="0055025E" w:rsidP="00041CB2">
-      <w:r>
+    <w:p w14:paraId="08BFABB0" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="0055025E" w:rsidP="00041CB2">
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Biuro </w:t>
       </w:r>
-      <w:r w:rsidR="00FA5602">
+      <w:r w:rsidR="00FA5602" w:rsidRPr="00B65EBB">
         <w:t>dzieli się na następujące oddziały i stanowiska pracy:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789D156E" w14:textId="77777777" w:rsidR="007C2B4C" w:rsidRDefault="007C2B4C" w:rsidP="00670939">
+    <w:p w14:paraId="3C2A296C" w14:textId="77777777" w:rsidR="007C2B4C" w:rsidRPr="00B65EBB" w:rsidRDefault="007C2B4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Oddział Serwisów i Technologii Informacyjnych, w skład którego wchodzi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4C2628" w14:textId="77777777" w:rsidR="001D180D" w:rsidRDefault="007C2B4C" w:rsidP="00670939">
+    <w:p w14:paraId="3883EDB3" w14:textId="77777777" w:rsidR="001D180D" w:rsidRPr="00B65EBB" w:rsidRDefault="007C2B4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>kierownik oddziału,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D60967D" w14:textId="77777777" w:rsidR="001D180D" w:rsidRDefault="007C2B4C" w:rsidP="00670939">
+    <w:p w14:paraId="3842C139" w14:textId="77777777" w:rsidR="001D180D" w:rsidRPr="00B65EBB" w:rsidRDefault="007C2B4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>stanowisko ds. redakcji serwisów informacyjnych,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D79F799" w14:textId="77777777" w:rsidR="001D180D" w:rsidRDefault="007C2B4C" w:rsidP="00670939">
+    <w:p w14:paraId="73FB6F56" w14:textId="77777777" w:rsidR="001D180D" w:rsidRPr="00B65EBB" w:rsidRDefault="007C2B4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">stanowisko ds. </w:t>
       </w:r>
-      <w:r w:rsidR="005301C8">
+      <w:r w:rsidR="005301C8" w:rsidRPr="00B65EBB">
         <w:t>zarządzania i optymalizacji treści</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1C9FA4" w14:textId="77777777" w:rsidR="001D180D" w:rsidRDefault="007C2B4C" w:rsidP="00670939">
+    <w:p w14:paraId="0FEB28F6" w14:textId="77777777" w:rsidR="001D180D" w:rsidRPr="00B65EBB" w:rsidRDefault="007C2B4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>stanowisko ds. danych i serwisów informacyjnych,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1425488C" w14:textId="77777777" w:rsidR="001D180D" w:rsidRDefault="007C2B4C" w:rsidP="00670939">
+    <w:p w14:paraId="4B8F1C70" w14:textId="77777777" w:rsidR="001D180D" w:rsidRPr="00B65EBB" w:rsidRDefault="007C2B4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>stanowisko ds. multimediów i serwisów informacyjnych,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755CE0F9" w14:textId="77777777" w:rsidR="0023687B" w:rsidRDefault="00B65698" w:rsidP="00670939">
+    <w:p w14:paraId="4C42E1EF" w14:textId="77777777" w:rsidR="0023687B" w:rsidRPr="00B65EBB" w:rsidRDefault="00B65698" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:lastRenderedPageBreak/>
         <w:t>stanowisko ds. wdrażania i monitorowania dostępności cyfrowej</w:t>
       </w:r>
-      <w:r w:rsidR="0023687B">
+      <w:r w:rsidR="0023687B" w:rsidRPr="00B65EBB">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="072FA08E" w14:textId="77777777" w:rsidR="00B65698" w:rsidRDefault="0023687B" w:rsidP="00670939">
+    <w:p w14:paraId="3CE26138" w14:textId="77777777" w:rsidR="00A7045D" w:rsidRPr="00B65EBB" w:rsidRDefault="00A7045D" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00300133">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>stanowisko ds. wsparcia technicznego i systemów komunikacji,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B8818D" w14:textId="77777777" w:rsidR="00A7045D" w:rsidRPr="00B65EBB" w:rsidRDefault="00A7045D" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>stanowisko ds. cyfryzacji i rozwiązań IT dla jednostek,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684EE0C0" w14:textId="77777777" w:rsidR="00B65698" w:rsidRPr="00B65EBB" w:rsidRDefault="0023687B" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>stanowisko ds. redakcyjno-prawnych</w:t>
+      </w:r>
+      <w:r w:rsidR="00300133" w:rsidRPr="00B65EBB">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492F10DF" w14:textId="77777777" w:rsidR="007C2B4C" w:rsidRDefault="006127B7" w:rsidP="00670939">
+    <w:p w14:paraId="3511207C" w14:textId="77777777" w:rsidR="007C2B4C" w:rsidRPr="00B65EBB" w:rsidRDefault="006127B7" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Oddział </w:t>
       </w:r>
-      <w:r w:rsidR="003167A8">
+      <w:r w:rsidR="003167A8" w:rsidRPr="00B65EBB">
         <w:t>Cyfryzacji i Smart City</w:t>
       </w:r>
-      <w:r w:rsidR="007C2B4C">
+      <w:r w:rsidR="007C2B4C" w:rsidRPr="00B65EBB">
         <w:t>, w którego skład wchodzą:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA71813" w14:textId="77777777" w:rsidR="001D180D" w:rsidRDefault="00F076A3" w:rsidP="00670939">
+    <w:p w14:paraId="6D17FCC0" w14:textId="77777777" w:rsidR="001D180D" w:rsidRPr="00B65EBB" w:rsidRDefault="00F076A3" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>kierownik oddziału</w:t>
       </w:r>
-      <w:r w:rsidR="00D62C57">
+      <w:r w:rsidR="00D62C57" w:rsidRPr="00B65EBB">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E535B4D" w14:textId="77777777" w:rsidR="001A0DEC" w:rsidRDefault="00D62C57" w:rsidP="00CB32F4">
+    <w:p w14:paraId="4C484B6F" w14:textId="77777777" w:rsidR="001A0DEC" w:rsidRPr="00B65EBB" w:rsidRDefault="00D62C57" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>stanowisko ds.</w:t>
       </w:r>
-      <w:r w:rsidR="00EA79DF">
+      <w:r w:rsidR="00EA79DF" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006858CD">
+      <w:r w:rsidR="006858CD" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">projektowania i rozwoju </w:t>
       </w:r>
-      <w:r w:rsidR="00067348">
+      <w:r w:rsidR="00067348" w:rsidRPr="00B65EBB">
         <w:t>produktów cyfrowych</w:t>
       </w:r>
-      <w:r w:rsidR="007C2B4C">
+      <w:r w:rsidR="007C2B4C" w:rsidRPr="00B65EBB">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE2A756" w14:textId="77777777" w:rsidR="001D180D" w:rsidRDefault="007C2B4C" w:rsidP="00670939">
+    <w:p w14:paraId="0C82BA91" w14:textId="77777777" w:rsidR="001D180D" w:rsidRPr="00B65EBB" w:rsidRDefault="007C2B4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">stanowisko ds. </w:t>
       </w:r>
-      <w:r w:rsidR="006232B3">
+      <w:r w:rsidR="006232B3" w:rsidRPr="00B65EBB">
         <w:t>S</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">mart </w:t>
       </w:r>
-      <w:r w:rsidR="006232B3">
+      <w:r w:rsidR="006232B3" w:rsidRPr="00B65EBB">
         <w:t>C</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>ity,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383A6C94" w14:textId="77777777" w:rsidR="001D180D" w:rsidRDefault="007C2B4C" w:rsidP="00670939">
+    <w:p w14:paraId="0E3C0CF8" w14:textId="77777777" w:rsidR="001D180D" w:rsidRPr="00B65EBB" w:rsidRDefault="007C2B4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">stanowisko ds. innowacji </w:t>
       </w:r>
-      <w:r w:rsidR="00DD0AAD">
+      <w:r w:rsidR="00DD0AAD" w:rsidRPr="00B65EBB">
         <w:t>cyfrowych</w:t>
       </w:r>
-      <w:r w:rsidR="00FA77F9">
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3464378B" w14:textId="77777777" w:rsidR="007C2B4C" w:rsidRDefault="0023764D" w:rsidP="00670939">
+    <w:p w14:paraId="30CA33BA" w14:textId="77777777" w:rsidR="007C2B4C" w:rsidRPr="00B65EBB" w:rsidRDefault="0023764D" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>stanowisko ds. integracji systemów</w:t>
       </w:r>
-      <w:r w:rsidR="00A31519">
+      <w:r w:rsidR="00A31519" w:rsidRPr="00B65EBB">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B397CE" w14:textId="77777777" w:rsidR="00A608CC" w:rsidRDefault="009F2ABB" w:rsidP="00670939">
+    <w:p w14:paraId="582F31CC" w14:textId="77777777" w:rsidR="00A608CC" w:rsidRPr="00B65EBB" w:rsidRDefault="009F2ABB" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Oddział Ochrony Danych </w:t>
       </w:r>
-      <w:r w:rsidR="00DF76CF">
+      <w:r w:rsidR="00DF76CF" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">dla </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Miejskich Jednostek Organizacyjnych</w:t>
       </w:r>
-      <w:r w:rsidR="00A608CC">
+      <w:r w:rsidR="00A608CC" w:rsidRPr="00B65EBB">
         <w:t>, w którego skład wchodzą:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD3782E" w14:textId="77777777" w:rsidR="001E7889" w:rsidRDefault="00A608CC" w:rsidP="00670939">
+    <w:p w14:paraId="25964709" w14:textId="77777777" w:rsidR="001E7889" w:rsidRPr="00B65EBB" w:rsidRDefault="00A608CC" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">kierownik oddziału – Inspektor Ochrony Danych </w:t>
       </w:r>
-      <w:r w:rsidR="005566AE">
+      <w:r w:rsidR="005566AE" w:rsidRPr="00B65EBB">
         <w:t>dla m</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">iejskich </w:t>
       </w:r>
-      <w:r w:rsidR="005566AE">
+      <w:r w:rsidR="005566AE" w:rsidRPr="00B65EBB">
         <w:t>j</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">ednostek </w:t>
       </w:r>
-      <w:r w:rsidR="005566AE">
+      <w:r w:rsidR="005566AE" w:rsidRPr="00B65EBB">
         <w:t>o</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>rganizacyjnych,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB634FC" w14:textId="77777777" w:rsidR="00F547BA" w:rsidRDefault="00E549E3" w:rsidP="00670939">
+    <w:p w14:paraId="112FFBA4" w14:textId="77777777" w:rsidR="00F547BA" w:rsidRPr="00B65EBB" w:rsidRDefault="00E549E3" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="00F547BA">
+      <w:r w:rsidR="00F547BA" w:rsidRPr="00B65EBB">
         <w:t>astępca Inspektora Ochrony Danych dla miejskich jednostek organizacyjnych,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B1B6AD5" w14:textId="77777777" w:rsidR="009F2ABB" w:rsidRDefault="00A608CC" w:rsidP="00670939">
+    <w:p w14:paraId="78D56E1C" w14:textId="77777777" w:rsidR="009F2ABB" w:rsidRPr="00B65EBB" w:rsidRDefault="00A608CC" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="45DE4B90" w14:textId="77777777" w:rsidR="00F547BA" w:rsidRDefault="00F547BA" w:rsidP="00670939">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>stanowisko ds. ochrony danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EEE1678" w14:textId="77777777" w:rsidR="00A7045D" w:rsidRPr="00B65EBB" w:rsidRDefault="00A7045D" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="7C05B983" w14:textId="77777777" w:rsidR="001D180D" w:rsidRDefault="007C2B4C" w:rsidP="00670939">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">Centrum Operacji </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76034">
+        <w:t>Cyberb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>ezpieczeństwa, w którego skład wchodzą</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76034">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE0BB74" w14:textId="77777777" w:rsidR="00F547BA" w:rsidRPr="00B65EBB" w:rsidRDefault="00A7045D" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>kierownik oddziału</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76034">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E844462" w14:textId="77777777" w:rsidR="00A7045D" w:rsidRPr="00B65EBB" w:rsidRDefault="00A7045D" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>stanowisko ds. administracji systemów SOC</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76034">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0340252B" w14:textId="77777777" w:rsidR="00A7045D" w:rsidRPr="00B65EBB" w:rsidRDefault="00A7045D" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>stanowisko ds. operacyjnych SOC</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76034">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDE93A0" w14:textId="77777777" w:rsidR="00A7045D" w:rsidRPr="00B65EBB" w:rsidRDefault="00A7045D" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">stanowisko ds. bezpieczeństwa </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76034">
+        <w:t>systemów komunikacji,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD23306" w14:textId="77777777" w:rsidR="00A7045D" w:rsidRPr="00B65EBB" w:rsidRDefault="00A7045D" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>stanowisko ds. cyberbezpieczeństwa;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FC4C1D" w14:textId="77777777" w:rsidR="00A7045D" w:rsidRPr="00B65EBB" w:rsidRDefault="00A7045D" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="02AACD81" w14:textId="77777777" w:rsidR="001D180D" w:rsidRDefault="007C2B4C" w:rsidP="00670939">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>stanowisko ds. koordynacji bezpieczeństwa informacji;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F00D3B2" w14:textId="77777777" w:rsidR="001D180D" w:rsidRPr="00B65EBB" w:rsidRDefault="007C2B4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="6D9A8B87" w14:textId="77777777" w:rsidR="001D180D" w:rsidRDefault="007C2B4C" w:rsidP="00670939">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>stanowisko ds. zabezpieczania zasobów informacyjnych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC6215E" w14:textId="77777777" w:rsidR="001D180D" w:rsidRDefault="007C2B4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="5CE7A6B1" w14:textId="77777777" w:rsidR="001D180D" w:rsidRDefault="007C2B4C" w:rsidP="00670939">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>Inspektor Ochrony Danych dla Urzędu Miasta Poznania (w tym jego zastępcy na podstawie art. 11a ustawy o ochronie danych osobowych);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FAD47C" w14:textId="77777777" w:rsidR="00C72674" w:rsidRPr="00B65EBB" w:rsidRDefault="00C72674" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
+      <w:r w:rsidRPr="009D471B">
+        <w:t xml:space="preserve">stanowisko ds. opiniowania </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1869" w:rsidRPr="009D471B">
+        <w:t>przetwarzania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D471B">
+        <w:t xml:space="preserve"> danych</w:t>
+      </w:r>
       <w:r>
-        <w:t>Inspektor Ochrony Danych dla Urzędu Miasta Poznania (w tym jego zastępcy na podstawie art. 11a ustawy o ochronie danych osobowych);</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3DF2AD64" w14:textId="77777777" w:rsidR="00F547BA" w:rsidRDefault="00F547BA" w:rsidP="00670939">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B681DF" w14:textId="77777777" w:rsidR="00F547BA" w:rsidRPr="00B65EBB" w:rsidRDefault="00F547BA" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>stanowisko ds. koordynacji budżetu i zamówień publicznych;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F2AE0C" w14:textId="77777777" w:rsidR="001D180D" w:rsidRDefault="007C2B4C" w:rsidP="00670939">
+    <w:p w14:paraId="35A12646" w14:textId="77777777" w:rsidR="001D180D" w:rsidRPr="00B65EBB" w:rsidRDefault="007C2B4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">stanowisko ds. </w:t>
       </w:r>
-      <w:r w:rsidR="00FD7122">
+      <w:r w:rsidR="00FD7122" w:rsidRPr="00B65EBB">
         <w:t>administracyjno-finansowych</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760BB83B" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRDefault="007C2B4C" w:rsidP="00670939">
+    <w:p w14:paraId="0246123E" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="007C2B4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>stanowisko ds. organizacyjnych i obsługi sekretariatu</w:t>
       </w:r>
-      <w:r w:rsidR="00DA32FC">
+      <w:r w:rsidR="00DA32FC" w:rsidRPr="00B65EBB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA7A047" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
+    <w:p w14:paraId="55367A96" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>§ 4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBC8C8C" w14:textId="77777777" w:rsidR="00F46A32" w:rsidRDefault="009A4C4C" w:rsidP="00670939">
+    <w:p w14:paraId="2609B0D3" w14:textId="77777777" w:rsidR="00F46A32" w:rsidRPr="00B65EBB" w:rsidRDefault="009A4C4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Dyrektor organizuje wykonanie zadań należących do biura oraz reprezentuje je na zewnątrz.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B68BF03" w14:textId="77777777" w:rsidR="009A4C4C" w:rsidRDefault="009A4C4C" w:rsidP="00670939">
+    <w:p w14:paraId="5CD16172" w14:textId="77777777" w:rsidR="009A4C4C" w:rsidRPr="00B65EBB" w:rsidRDefault="009A4C4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Dyrektor sprawuje bezpośredni nadzór nad:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C749C00" w14:textId="77777777" w:rsidR="009A4C4C" w:rsidRDefault="009A4C4C" w:rsidP="00670939">
+    <w:p w14:paraId="6794479A" w14:textId="77777777" w:rsidR="009A4C4C" w:rsidRPr="00B65EBB" w:rsidRDefault="009A4C4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>zastępcą dyrektora ds. cyberbezpieczeństwa;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40917189" w14:textId="77777777" w:rsidR="009A4C4C" w:rsidRDefault="009A4C4C" w:rsidP="00670939">
+    <w:p w14:paraId="3E8BBC15" w14:textId="77777777" w:rsidR="009A4C4C" w:rsidRPr="00B65EBB" w:rsidRDefault="009A4C4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Oddziałem Serwisów i Technologii Informacyjnych;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BD5DD4" w14:textId="77777777" w:rsidR="009A4C4C" w:rsidRDefault="00DC11AF" w:rsidP="00670939">
+    <w:p w14:paraId="11BB4301" w14:textId="77777777" w:rsidR="009A4C4C" w:rsidRPr="00B65EBB" w:rsidRDefault="00DC11AF" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Oddziałem </w:t>
       </w:r>
-      <w:r w:rsidR="00D34241">
+      <w:r w:rsidR="00D34241" w:rsidRPr="00B65EBB">
         <w:t>Cyfryzacji i Smart City</w:t>
       </w:r>
-      <w:r w:rsidR="009A4C4C">
+      <w:r w:rsidR="009A4C4C" w:rsidRPr="00B65EBB">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C54550" w14:textId="77777777" w:rsidR="00F547BA" w:rsidRDefault="00F547BA" w:rsidP="00670939">
+    <w:p w14:paraId="58063AE1" w14:textId="77777777" w:rsidR="00F547BA" w:rsidRPr="00B65EBB" w:rsidRDefault="00F547BA" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>stanowiskiem ds. koordynacji budżetu i zamówień publicznych;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3000E9DA" w14:textId="77777777" w:rsidR="009A4C4C" w:rsidRDefault="009A4C4C" w:rsidP="00670939">
+    <w:p w14:paraId="020DA874" w14:textId="77777777" w:rsidR="009A4C4C" w:rsidRPr="00B65EBB" w:rsidRDefault="009A4C4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">stanowiskiem ds. </w:t>
       </w:r>
-      <w:r w:rsidR="00FD7122">
+      <w:r w:rsidR="00FD7122" w:rsidRPr="00B65EBB">
         <w:t>administracyjno-finansowych</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E18173B" w14:textId="77777777" w:rsidR="009A4C4C" w:rsidRDefault="009A4C4C" w:rsidP="00670939">
+    <w:p w14:paraId="61040E08" w14:textId="77777777" w:rsidR="009A4C4C" w:rsidRPr="00B65EBB" w:rsidRDefault="009A4C4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>stanowiskiem ds. organizacyjnych i obsługi sekretariatu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3FED66" w14:textId="77777777" w:rsidR="009A4C4C" w:rsidRDefault="009A4C4C" w:rsidP="00670939">
+    <w:p w14:paraId="739B22F8" w14:textId="77777777" w:rsidR="009A4C4C" w:rsidRPr="00B65EBB" w:rsidRDefault="009A4C4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Dyrektor pełni jednocześnie funkcję:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48836062" w14:textId="77777777" w:rsidR="009A4C4C" w:rsidRDefault="009A4C4C" w:rsidP="00670939">
+    <w:p w14:paraId="219981AD" w14:textId="77777777" w:rsidR="009A4C4C" w:rsidRPr="00B65EBB" w:rsidRDefault="009A4C4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Przewodniczącego Zespołu zadaniowego ds. wprowadzenia systemu elektronicznego zarządzania dokumentacją w Urzędzie Miasta Poznania;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73157307" w14:textId="77777777" w:rsidR="009A4C4C" w:rsidRDefault="009A4C4C" w:rsidP="00670939">
+    <w:p w14:paraId="19108DCF" w14:textId="77777777" w:rsidR="009A4C4C" w:rsidRPr="00B65EBB" w:rsidRDefault="009A4C4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Przewodniczącego Zespołu zadaniowego ds. wdrażania innowacji i rozwoju Miasta w koncepcji smart city;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EAD52C" w14:textId="77777777" w:rsidR="00FF6924" w:rsidRDefault="00FF6924" w:rsidP="00670939">
+    <w:p w14:paraId="2B1D0E60" w14:textId="77777777" w:rsidR="00FF6924" w:rsidRPr="00B65EBB" w:rsidRDefault="00FF6924" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Przewodniczącego Zespołu ds. </w:t>
       </w:r>
-      <w:r w:rsidR="72FAEE2C" w:rsidRPr="55F01363">
+      <w:r w:rsidR="72FAEE2C" w:rsidRPr="00B65EBB">
         <w:t>ustalenia zasad funkcjonowania Centralnej Kartoteki Kontrahentów</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0400B5C1" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRDefault="009A4C4C" w:rsidP="00670939">
+    <w:p w14:paraId="14BD39FE" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="009A4C4C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Przewodniczącego Zespołu ds. Bezpieczeństwa Informacji oraz jest osobą odpowiedzialną za utrzymywanie kontaktów z podmiotami krajowego systemu cyberbezpieczeństwa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A496C81" w14:textId="77777777" w:rsidR="00F86FD0" w:rsidRDefault="00F86FD0" w:rsidP="00F86FD0">
+    <w:p w14:paraId="3A6672D5" w14:textId="77777777" w:rsidR="00F86FD0" w:rsidRPr="00B65EBB" w:rsidRDefault="00F86FD0" w:rsidP="00F86FD0">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>§ 5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD45DF7" w14:textId="77777777" w:rsidR="00986953" w:rsidRDefault="00986953" w:rsidP="00670939">
+    <w:p w14:paraId="075019A4" w14:textId="77777777" w:rsidR="00986953" w:rsidRPr="00B65EBB" w:rsidRDefault="00986953" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Zastępca dyrektora ds. cyberbezpieczeństwa sprawuje bezpośredni nadzór nad:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3725A30C" w14:textId="77777777" w:rsidR="006A0C7E" w:rsidRDefault="006A0C7E" w:rsidP="00670939">
+    <w:p w14:paraId="26F46E43" w14:textId="77777777" w:rsidR="006A0C7E" w:rsidRPr="00B65EBB" w:rsidRDefault="006A0C7E" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A0C7E">
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Oddziałem Ochrony Danych dla Miejskich Jednostek Organizacyjnych z </w:t>
       </w:r>
-      <w:r w:rsidR="0073415F">
+      <w:r w:rsidR="0073415F" w:rsidRPr="00B65EBB">
         <w:t>uwzględnieniem</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0C7E">
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> § 6 ust.3;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39ECE6CA" w14:textId="77777777" w:rsidR="00F547BA" w:rsidRDefault="00986953" w:rsidP="00670939">
+    <w:p w14:paraId="0A36D756" w14:textId="77777777" w:rsidR="00C24BCB" w:rsidRPr="00B65EBB" w:rsidRDefault="00C24BCB" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">Centrum Operacji </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76034">
+        <w:t>Cyberb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>ezpieczeństwa;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EFAD4B" w14:textId="77777777" w:rsidR="00F547BA" w:rsidRPr="00B65EBB" w:rsidRDefault="00986953" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">stanowiskiem ds. </w:t>
       </w:r>
-      <w:r w:rsidR="00F547BA">
+      <w:r w:rsidR="00F547BA" w:rsidRPr="00B65EBB">
         <w:t>koordynacji bezpieczeństwa informacji;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505EAEA5" w14:textId="77777777" w:rsidR="00986953" w:rsidRDefault="00F547BA" w:rsidP="00670939">
+    <w:p w14:paraId="29D81926" w14:textId="77777777" w:rsidR="00C72674" w:rsidRDefault="00F547BA" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">stanowiskiem ds. </w:t>
       </w:r>
-      <w:r w:rsidR="00986953">
-[...3 lines deleted...]
-    <w:p w14:paraId="5B5ED2EC" w14:textId="77777777" w:rsidR="00986953" w:rsidRDefault="00986953" w:rsidP="00670939">
+      <w:r w:rsidR="00986953" w:rsidRPr="00B65EBB">
+        <w:t>zabezpieczania zasobów informacyjnych</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72674">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624986DE" w14:textId="77777777" w:rsidR="00986953" w:rsidRPr="00B65EBB" w:rsidRDefault="00C72674" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w14:paraId="10001992" w14:textId="77777777" w:rsidR="00986953" w:rsidRDefault="00986953" w:rsidP="00670939">
+      <w:r w:rsidRPr="009D471B">
+        <w:t xml:space="preserve">stanowiskiem ds. opiniowania </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1869" w:rsidRPr="009D471B">
+        <w:t>przetwarzania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D471B">
+        <w:t xml:space="preserve"> danych</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24BCB" w:rsidRPr="00B65EBB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C7D81A" w14:textId="77777777" w:rsidR="00986953" w:rsidRPr="00B65EBB" w:rsidRDefault="00986953" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Zastępca dyrektora ds. cyberbezpieczeństwa podlega dyrektorowi biura.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE1A53E" w14:textId="77777777" w:rsidR="00986953" w:rsidRDefault="00986953" w:rsidP="00670939">
+    <w:p w14:paraId="42BA3509" w14:textId="77777777" w:rsidR="00986953" w:rsidRPr="00B65EBB" w:rsidRDefault="00986953" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Zastępca dyrektora ds. cyberbezpieczeństwa zastępuje dyrektora w zakresie utrzymywania kontaktów z podmiotami krajowego systemu cyberbezpieczeństwa oraz w Zespole ds. Bezpieczeństwa Informacji.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618D25FF" w14:textId="77777777" w:rsidR="00F86FD0" w:rsidRDefault="00986953" w:rsidP="00670939">
+    <w:p w14:paraId="7C918111" w14:textId="77777777" w:rsidR="00F86FD0" w:rsidRPr="00B65EBB" w:rsidRDefault="00986953" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Zastępca dyrektora ds. cyberbezpieczeństwa wykonuje obowiązki dyrektora podczas jego nieobecności w zakresie wynikającym z zadań określonych w </w:t>
       </w:r>
-      <w:r w:rsidR="00D24DA1">
+      <w:r w:rsidR="00D24DA1" w:rsidRPr="00B65EBB">
         <w:t>r</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">egulaminie </w:t>
       </w:r>
-      <w:r w:rsidR="00D24DA1">
+      <w:r w:rsidR="00D24DA1" w:rsidRPr="00B65EBB">
         <w:t>o</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>rganizacyjnym biura i zarządzeniach Prezydenta oraz w zakresie odrębnie udzielonych upoważnień i pełnomocnictw.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF785D1" w14:textId="77777777" w:rsidR="00F86FD0" w:rsidRDefault="00F86FD0" w:rsidP="00F86FD0">
+    <w:p w14:paraId="75117178" w14:textId="77777777" w:rsidR="00F86FD0" w:rsidRPr="00B65EBB" w:rsidRDefault="00F86FD0" w:rsidP="00F86FD0">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>§ 6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D5AF7D" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00670939">
+    <w:p w14:paraId="393AF205" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Stanowisko Inspektora Ochrony Danych dla Urzędu Miasta Poznania (i jego zastępców) podlega merytorycznie Prezydentowi jako Administratorowi danych osobowych, a organizacyjnie – zastępcy dyrektora ds. cyberbezpieczeństwa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BA4552" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00670939">
+    <w:p w14:paraId="2563732C" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:lastRenderedPageBreak/>
         <w:t>Inspektora Ochrony Danych dla Urzędu Miasta Poznania (01) zastępuje pracownik zatrudniony na stanowisku Inspektora Ochrony Danych dla Urzędu Miasta Poznania (02)</w:t>
       </w:r>
-      <w:r w:rsidR="00611142">
+      <w:r w:rsidR="00611142" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> – pierwszy zastępca IOD</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>, a w przypadku jego nieobecności – pracownik zatrudniony na stanowisku Inspektora Ochrony Danych dla Urzędu Miasta Poznania (03)</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1B9E">
+      <w:r w:rsidR="00FB1B9E" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> – drugi zastępca IOD</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D023ED1" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRDefault="001715C9" w:rsidP="00670939">
+    <w:p w14:paraId="73463227" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Stanowisko Inspektora Ochrony Danych dla miejskich jednostek organizacyjnych </w:t>
       </w:r>
-      <w:r w:rsidR="005C7BD4">
+      <w:r w:rsidR="005C7BD4" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">(i jego zastępca) </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>podlega merytorycznie dyrektorowi miejskiej jednostki organizacyjnej będącej Administratorem danych osobowych, wyznaczonemu odrębnym dokumentem, a organizacyjnie – zastępcy dyrektora ds. cyberbezpieczeństwa</w:t>
       </w:r>
-      <w:r w:rsidR="00F86FD0">
+      <w:r w:rsidR="00F86FD0" w:rsidRPr="00B65EBB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A30C493" w14:textId="77777777" w:rsidR="00F96500" w:rsidRDefault="00F96500" w:rsidP="00670939">
+    <w:p w14:paraId="66FEF3D5" w14:textId="77777777" w:rsidR="00F96500" w:rsidRPr="00B65EBB" w:rsidRDefault="00F96500" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Inspektora Ochrony Danych dla miejskich jednostek organizacyjny zastępuje pracownik zatrudniony na stanowisku </w:t>
       </w:r>
-      <w:r w:rsidR="00E549E3">
+      <w:r w:rsidR="00E549E3" w:rsidRPr="00B65EBB">
         <w:t>z</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>astępcy Inspektora Ochrony Danych dla miejskich jednostek organizacyjnych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF1FD69" w14:textId="77777777" w:rsidR="00F86FD0" w:rsidRDefault="00F86FD0" w:rsidP="00F86FD0">
+    <w:p w14:paraId="5DDD2159" w14:textId="77777777" w:rsidR="00F86FD0" w:rsidRPr="00B65EBB" w:rsidRDefault="00F86FD0" w:rsidP="00F86FD0">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>§ 7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D93A653" w14:textId="77777777" w:rsidR="00F86FD0" w:rsidRDefault="00F86FD0" w:rsidP="00F86FD0">
-      <w:r w:rsidRPr="00F86FD0">
+    <w:p w14:paraId="07552D8D" w14:textId="77777777" w:rsidR="00F86FD0" w:rsidRPr="00B65EBB" w:rsidRDefault="00F86FD0" w:rsidP="00F86FD0">
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Schemat struktury organizacyjnej </w:t>
       </w:r>
-      <w:r w:rsidR="00D24DA1">
+      <w:r w:rsidR="00D24DA1" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F86FD0">
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">iura i podporządkowanie poszczególnych oddziałów i stanowisk przedstawia załącznik </w:t>
       </w:r>
-      <w:r w:rsidR="004E62E7">
+      <w:r w:rsidR="004E62E7" w:rsidRPr="00B65EBB">
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F86FD0">
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">r 1 do </w:t>
       </w:r>
-      <w:r w:rsidR="00300133">
+      <w:r w:rsidR="00300133" w:rsidRPr="00B65EBB">
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F86FD0">
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>egulaminu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74607752" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
+    <w:p w14:paraId="69C12202" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Rozdział II Zakres działania </w:t>
       </w:r>
-      <w:r w:rsidR="0055025E">
+      <w:r w:rsidR="0055025E" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>iura</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CE7555" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
+    <w:p w14:paraId="314291E0" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">§ </w:t>
       </w:r>
-      <w:r w:rsidR="00F86FD0">
+      <w:r w:rsidR="00F86FD0" w:rsidRPr="00B65EBB">
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12781121" w14:textId="77777777" w:rsidR="00B65698" w:rsidRDefault="001715C9" w:rsidP="00FD7122">
+    <w:p w14:paraId="61E30E79" w14:textId="77777777" w:rsidR="001179E2" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="002D3DFD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Biuro prowadzi i koordynuje funkcjonowanie serwisów informacyjnych i internetowych Urzędu, podejmuje działania na rzecz ich integracji i rozwoju. </w:t>
       </w:r>
-      <w:r w:rsidR="005301C8" w:rsidRPr="005301C8">
-[...20 lines deleted...]
-      <w:r w:rsidR="00F20294">
+      <w:r w:rsidR="005301C8" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">Monitoruje i analizuje efektywność treści pod kątem zaangażowania użytkowników, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F20294" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">współczynnika </w:t>
       </w:r>
-      <w:r w:rsidR="005301C8" w:rsidRPr="005301C8">
-[...2 lines deleted...]
-      <w:r w:rsidR="005301C8">
+      <w:r w:rsidR="005301C8" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">konwersji i innych wskaźników. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">Poprzez Pełnomocnika Prezydenta Miasta Poznania ds. Smart City biuro wdraża i koordynuje rozwiązania Smart City w celu poprawy funkcjonowania organizacji Urzędu oraz efektywniejszej realizacji zadań Prezydenta wynikających z przepisów prawa. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7122" w:rsidRPr="00B65EBB">
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>spółpracuje z wydziałami i biurami Urzędu, miejskimi jednostkami organizacyjnymi, spółkami miejskimi i podmiotami zewnętrznymi w zakresie koncepcji Smart City i jej ewolucji poprzez Poznań CityLab. Koordynuje projekty miejskie dotyczące Smart City, Politykę Otwartych Danych,</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0F6D" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="007C0F6D" w:rsidRPr="007C0F6D">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">transformację cyfrową, innowacje </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7122" w:rsidRPr="00B65EBB">
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96500" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">wdrożenia z zastosowaniem </w:t>
       </w:r>
-      <w:r w:rsidR="00860B42">
+      <w:r w:rsidR="00860B42" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">nowoczesnych </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>technologii</w:t>
       </w:r>
-      <w:r w:rsidR="008120D6">
+      <w:r w:rsidR="008120D6" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> w szczególności sztucznej inteligencji i big data</w:t>
       </w:r>
-      <w:r w:rsidRPr="005301C8">
+      <w:r w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00FC2485" w:rsidRPr="005301C8">
+      <w:r w:rsidR="00FC2485" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Biuro koordynuje </w:t>
       </w:r>
-      <w:r w:rsidR="00FC2485">
-[...5 lines deleted...]
-      <w:r w:rsidR="00781B60">
+      <w:r w:rsidR="00FC2485" w:rsidRPr="00B65EBB">
+        <w:t>funkcjonowanie programu benefitowego System usług dla mieszkańców Poznania</w:t>
+      </w:r>
+      <w:r w:rsidR="00781B60" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> (Program OK</w:t>
       </w:r>
-      <w:r w:rsidR="00FC2485">
+      <w:r w:rsidR="00FC2485" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> Poznań). </w:t>
       </w:r>
-      <w:r w:rsidR="00FD7122">
+      <w:r w:rsidR="00FD7122" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="00F241BD" w:rsidRPr="005301C8">
+      <w:r w:rsidR="00F241BD" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>arządza Centraln</w:t>
       </w:r>
-      <w:r w:rsidR="0055025E" w:rsidRPr="005301C8">
+      <w:r w:rsidR="0055025E" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
-      <w:r w:rsidR="00F241BD" w:rsidRPr="005301C8">
+      <w:r w:rsidR="00F241BD" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kartotek</w:t>
       </w:r>
-      <w:r w:rsidR="0055025E" w:rsidRPr="005301C8">
+      <w:r w:rsidR="0055025E" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
-      <w:r w:rsidR="00F241BD" w:rsidRPr="005301C8">
+      <w:r w:rsidR="00F241BD" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kontrahentów</w:t>
       </w:r>
-      <w:r w:rsidR="00FD7122">
+      <w:r w:rsidR="00FD7122" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00F241BD" w:rsidRPr="005301C8">
+      <w:r w:rsidR="00F241BD" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008120D6" w:rsidRPr="005301C8">
+      <w:r w:rsidR="008120D6" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>tj.</w:t>
       </w:r>
-      <w:r w:rsidR="00F241BD" w:rsidRPr="005301C8">
+      <w:r w:rsidR="00F241BD" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> zapewnia prawidłowe administrowanie zasobem, zwłaszcza w aspekcie ochrony danych i bezpieczeństwa informacji.</w:t>
       </w:r>
-      <w:r w:rsidR="00D75D6D" w:rsidRPr="005301C8">
+      <w:r w:rsidR="00D75D6D" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Do zadań biura należy także określanie zasad i wytycznych zmierzających do budowy cyberbezpieczeństwa w </w:t>
       </w:r>
-      <w:r w:rsidR="00FD7122">
+      <w:r w:rsidR="00FD7122" w:rsidRPr="00B65EBB">
         <w:t>m</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D35814">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">ieście, którego głównymi komponentami w strukturze Urzędu jest system zarządzania bezpieczeństwem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:lastRenderedPageBreak/>
+        <w:t>informacji Urzędu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35814" w:rsidRPr="00B65EBB">
         <w:t>, w tym</w:t>
       </w:r>
-      <w:r w:rsidR="00CB32F4">
+      <w:r w:rsidR="00CB32F4" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>etapowe wdrażanie Security Operations Center</w:t>
       </w:r>
-      <w:r w:rsidR="00D35814">
+      <w:r w:rsidR="00D35814" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> oraz </w:t>
       </w:r>
-      <w:r w:rsidR="00EE2FFC">
+      <w:r w:rsidR="00EE2FFC" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">coroczne </w:t>
       </w:r>
-      <w:r w:rsidR="00D35814">
+      <w:r w:rsidR="00D35814" w:rsidRPr="00B65EBB">
         <w:t>zapewnienie niezależnych audytów bezpieczeństwa informacji Urzędu</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>. Biuro zapewnia warunki funkcjonowania Inspektora Ochrony Danych (IOD) dla Urzędu i niektórych miejskich jednostek organizacyjnych zgodnie z przepisami o ochronie danych osobowych oraz koordynuje aud</w:t>
       </w:r>
-      <w:r w:rsidR="005407B5">
+      <w:r w:rsidR="005407B5" w:rsidRPr="00B65EBB">
         <w:t>y</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>ty bezpieczeństwa informacji w wyznaczonych miejskich jednostkach organizacyjnych</w:t>
       </w:r>
-      <w:r w:rsidR="00D35814">
+      <w:r w:rsidR="00D35814" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> - d</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>ąż</w:t>
       </w:r>
-      <w:r w:rsidR="00D35814">
+      <w:r w:rsidR="00D35814" w:rsidRPr="00B65EBB">
         <w:t>ąc</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> do budowy scentralizowanej komórki zapewniającej standaryzację i jednolitość systemu ochrony danych w </w:t>
       </w:r>
-      <w:r w:rsidR="00FD7122">
+      <w:r w:rsidR="00FD7122" w:rsidRPr="00B65EBB">
         <w:t>m</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>ieście.</w:t>
       </w:r>
-      <w:r w:rsidR="00FD7122">
+      <w:r w:rsidR="00FD7122" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> W</w:t>
       </w:r>
-      <w:r w:rsidR="00B65698">
+      <w:r w:rsidR="00B65698" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">draża i rozwija etapowo </w:t>
       </w:r>
-      <w:r w:rsidR="00FD7122">
+      <w:r w:rsidR="00FD7122" w:rsidRPr="00B65EBB">
         <w:t>monitorowanie</w:t>
       </w:r>
-      <w:r w:rsidR="00B65698">
+      <w:r w:rsidR="00B65698" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> dostępnoś</w:t>
       </w:r>
-      <w:r w:rsidR="00FD7122">
+      <w:r w:rsidR="00FD7122" w:rsidRPr="00B65EBB">
         <w:t>ci</w:t>
       </w:r>
-      <w:r w:rsidR="00B65698">
+      <w:r w:rsidR="00B65698" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> cyfrow</w:t>
       </w:r>
-      <w:r w:rsidR="00FD7122">
+      <w:r w:rsidR="00FD7122" w:rsidRPr="00B65EBB">
         <w:t>ej</w:t>
       </w:r>
-      <w:r w:rsidR="00B65698">
-[...6 lines deleted...]
-      <w:r w:rsidR="005407B5">
+      <w:r w:rsidR="00B65698" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> stron internetowych, aplikacji mobilnych i dokumentów elektronicznych Urzędu. Opracowuje szczegółowe procedury i instrukcje w tym zakresie, aby zapewnić spójność i wysoki standard dostępności</w:t>
+      </w:r>
+      <w:r w:rsidR="005407B5" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">. Dodatkowo </w:t>
       </w:r>
-      <w:r w:rsidR="00300133">
+      <w:r w:rsidR="00300133" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="005407B5">
+      <w:r w:rsidR="005407B5" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">iuro formułuje rekomendacje </w:t>
       </w:r>
-      <w:r w:rsidR="00FD7122">
+      <w:r w:rsidR="00FD7122" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">w kwestii dostępności </w:t>
       </w:r>
-      <w:r w:rsidR="005407B5">
+      <w:r w:rsidR="005407B5" w:rsidRPr="00B65EBB">
         <w:t>dla miejskich jednostek organizacyjnych.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2335CAE6" w14:textId="77777777" w:rsidR="00F837AC" w:rsidRDefault="00F837AC" w:rsidP="00526D8C">
+      <w:r w:rsidR="00742FB0" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001179E2" w:rsidRPr="00B65EBB">
+        <w:t>Do zadań biura należy też koordynacja procesów cyfryzacji jednostek oświatowych poprzez wdrażanie, rozwój i audytowanie funkcjonalności ich serwisów internetowych, a także zapewnienie ciągłości pracy systemów komunikacji tych jednostek (poczta e-mail) wraz z bieżącym wsparciem technicznym użytkowników.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAF1877" w14:textId="77777777" w:rsidR="00F837AC" w:rsidRPr="00B65EBB" w:rsidRDefault="00F837AC" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F837AC">
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Wydział realizuje zadania z zakresu ochrony ludności i obrony cywilnej polegające na utrzymaniu ciągłości działania administracji wynikające z ustawy z dnia 5 grudnia 2024 r. o ochronie ludności i obronie cywilnej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B59DF6" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="7E4A6545" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Do zadań biura należy w szczególności:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F79E05B" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="071BF252" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">przewodzenie transformacji cyfrowej, a w szczególności rozwój eUsług i rozbudowa API; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A0AB72" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="562BD6C8" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>realizacja polityki otwartych danych dla Urzędu; rozwój Platformy Otwartych Danych;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BDE0A96" w14:textId="77777777" w:rsidR="00C31EAF" w:rsidRDefault="009114FD" w:rsidP="009A2DFF">
+    <w:p w14:paraId="6ADB89D3" w14:textId="77777777" w:rsidR="00C31EAF" w:rsidRPr="00B65EBB" w:rsidRDefault="009114FD" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F14333">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>prowadzenie programu benefitowego System usług dla mieszkańców Poznania</w:t>
+      </w:r>
+      <w:r w:rsidR="00F14333" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> (Program OK Poznań)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3048CBA0" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="03435553" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>definiowanie architektury korporacyjnej Urzędu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B87643" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="492CF365" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>wdrażanie i koordynacja rozwiązań Smart City (w szczególności innowacje technologiczne i społeczne, a także wykorzystujące sztuczną inteligencję lub inne przełomowe technologie);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069DF0F0" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="5C8243E8" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>koordynacja rozwoju i moderowanie miejskiej aplikacji Smart City Poznań, gromadzącej miejskie e-usługi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7430DFC1" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="0C740070" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>prowadzenie spraw Poznań CityLab – laboratorium miejskiego weryfikującego i testującego nowe rozwiązania smart city;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1204F4A3" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="59418467" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>współpraca z Archiwum Zakładowym w zakresie rozszerzania wyjątków EZD i koordynacja wdrażania jednolitego systemu informatycznego do zarządzania dokumentami w Mieście;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6329DF10" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="41815AB4" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:lastRenderedPageBreak/>
         <w:t>koordynowanie i wdrażanie innowacyjnych technologii informacyjno-komunikacyjnych, które usprawniają wykonywanie przez Prezydenta zadań z zakresu administracji publicznej;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585F5E73" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="1A818BD3" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">tworzenie nowych i rozbudowa istniejących serwisów tematyczno-usługowych w portalu miejskim, rozbudowa i unowocześnienie istniejących usług kontaktu i powiadamiania mieszkańców na platformie </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00577D64" w:rsidRPr="00860B42">
+        <w:r w:rsidR="00577D64" w:rsidRPr="00B65EBB">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>www.poznan.pl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007D7B62">
+      <w:r w:rsidR="007D7B62" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB7425C" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="76DDEEB9" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>tworzenie i rozbudowa istniejących funkcjonalności strony www.poznan.pl oraz Biuletynu Informacji Publicznej (dalej BIP);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A79A26E" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="3B1C1D94" w14:textId="77777777" w:rsidR="001179E2" w:rsidRPr="00B65EBB" w:rsidRDefault="001179E2" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>wdrażanie, rozwój i audytowanie funkcjonalności serwisów internetowych dla miejskich jednostek oświatowych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A77FAC" w14:textId="77777777" w:rsidR="001179E2" w:rsidRPr="00B65EBB" w:rsidRDefault="001179E2" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>zapewnienie ciągłości pracy systemów komunikacji (poczta e-mail) dla miejskich jednostek oświaty wraz z bieżącym wsparciem technicznym użytkowników;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D9B935" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>prowadzenie intranetowego serwisu informacyjnego skierowanego do pracowników Urzędu w ramach komunikacji wewnętrznej, w tym redagowanie komunikatów, pozyskiwanie i dystrybucja informacji na potrzeby pracowników Urzędu oraz współpraca w tym zakresie z innymi komórkami organizacyjnymi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07593C18" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="5FA30A48" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>przydzielanie osobom upoważnionym indywidualnych loginów, haseł dostępowych, aktywacja zakresu uprawnień do panelu administracyjnego strony BIP/www.poznan.pl oraz zapewnienie wsparcia technicznego i szkoleń dla redaktorów;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCE58E1" w14:textId="77777777" w:rsidR="008E36C7" w:rsidRPr="00B65EBB" w:rsidRDefault="008E36C7" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>prowadzenie działań obejmujących monitorowanie i analizę efektywności treści, ciągłe poprawianie ich czytelności i angażowania, oraz utrzymywanie wysokich standardów jakości publikowanych materiałów;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633478B7" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>prowadzenie działań na rzecz rozwoju usług cyfrowych w zakresie gospodarki odpadami Miasta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F080189" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="004E5B45" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>wdrażanie i monitorowanie dostępności cyfrowej stron, aplikacji i dokumentów, opracowywanie procedur i instrukcji w tym zakresie, a także formułowanie rekomendacji i monitorowanie ich wdrażania w jednostkach miejskich</w:t>
+      </w:r>
+      <w:r w:rsidR="001715C9" w:rsidRPr="00B65EBB">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212FC4AE" w14:textId="77777777" w:rsidR="00D75D6D" w:rsidRPr="00B65EBB" w:rsidRDefault="00D75D6D" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>zapewnianie prawidłowego funkcjonowania zasobu Centralnej Kartoteki Kontrahentów;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40990DDE" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>określanie standardów zabezpieczania zasobów informacyjnych Urzędu i wdrażanie regulacji cyberbezpieczeństwa;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB5E280" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>zabezpieczanie zasobów informacyjnych Urzędu w szczególności poprzez wskazywanie kierunków rozwoju Polityki bezpieczeństwa informacji oraz nadzorowanie i wsparcie realizacji procesów bezpieczeństwa informacji;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBF3512" w14:textId="77777777" w:rsidR="00C57B76" w:rsidRPr="00B65EBB" w:rsidRDefault="00C57B76" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:lastRenderedPageBreak/>
-        <w:t>BIP/www.poznan.pl oraz zapewnienie wsparcia technicznego i szkoleń dla redaktorów;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="056307F0" w14:textId="77777777" w:rsidR="008E36C7" w:rsidRDefault="008E36C7" w:rsidP="008E36C7">
+        <w:t>zapewnienie obiektywnych audytów bezpieczeństwa informacji w Urzędzie prowadzonych przez wyspecjalizowanych ekspertów</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2FFC" w:rsidRPr="00B65EBB">
+        <w:t>, których celem jest niezależna ocena poziomu odporności organizacji na zdarzenia z obszaru cyberbezpieczeństwa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4863D4F2" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E36C7">
-[...12 lines deleted...]
-    <w:p w14:paraId="433443E6" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>koordynowanie audytów bezpieczeństwa informacji w wyznaczonych miejskich jednostkach organizacyjnych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38ED26D9" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="471DB3DC" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="004E5B45" w:rsidP="00526D8C">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>podejmowanie działań optymalizujących standardy zabezpieczania zasobów informacyjnych Urzędu w wymiarze fizycznym;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF831FD" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="5989C893" w14:textId="77777777" w:rsidR="00D75D6D" w:rsidRDefault="00D75D6D" w:rsidP="00526D8C">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>kierowanie działaniami Zespołu ds. Bezpieczeństwa Informacji Urzędu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A2AAF9" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D75D6D">
-[...3 lines deleted...]
-    <w:p w14:paraId="15E09E73" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">realizacja zadań - na prawach wyłączności - Inspektora Ochrony </w:t>
+      </w:r>
+      <w:r w:rsidR="00300133" w:rsidRPr="00B65EBB">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>anych dla Urzędu i miejskich jednostek organizacyjnych, które przystąpiły do współpracy w ramach jednolitego systemu ochrony danych w Mieście;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7385FA3B" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="652B5C98" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>współpraca z miejskimi jednostkami organizacyjnymi w zakresie wykonywania zadań gminy zgodnie z regulacjami z obszaru bezpieczeństwa informacji;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DD9939" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="4B8C239C" w14:textId="77777777" w:rsidR="00C57B76" w:rsidRDefault="00C57B76" w:rsidP="00526D8C">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>wsparcie Pełnomocnika Prezydenta ds. Systemu Zarządzania w koordynacji funkcjonowania systemu kontroli zarządczej, w szczególności funkcjonowania procesu zarządzania ryzykiem i określania celów z obszaru bezpieczeństwa informacji do audytów systemu zarządzania;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514C2035" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...95 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>planowanie i realizacja budżetu zadaniowego biura.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9A93C0" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="707C7EDF" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Biuro realizuje zadania zgodnie ze zidentyfikowanymi procesami w ramach systemu zarządzania zgodnego z wymogami normy PN-EN ISO 9001:2015:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7122DC07" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="731C273F" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>CC/PS-01 – Obsługa serwisów informacyjnych;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615FE9FC" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="1A1A8E01" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>CC/PS-02 – Obsługa IOD UMP;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A042B0" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="07C6886B" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>PDS-04 – Zarządzanie dokumentami;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2B211F" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="666C325B" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>PDS-09 – Nadzór nad bezpieczeństwem informacji i ochroną danych osobowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A26B2C" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="004A505F" w:rsidP="00526D8C">
+    <w:p w14:paraId="5FD4C3D1" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="004A505F" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Wykaz rejestrów prowadzonych przez </w:t>
       </w:r>
-      <w:r w:rsidR="007550C0">
+      <w:r w:rsidR="007550C0" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">iuro </w:t>
       </w:r>
-      <w:r w:rsidR="001715C9">
+      <w:r w:rsidR="001715C9" w:rsidRPr="00B65EBB">
         <w:t>dla Urzędu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F62059" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="007E415B" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="00692550" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E415B">
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">rejestr incydentów ochrony danych osobowych – CC-VII.142; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6543B3FF" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="007E415B" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="5CC90F41" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E415B">
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>rejestr incydentów bezpieczeństwa informacji – CC-IV.0148;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715D2A48" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="007E415B" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="285B1C5D" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E415B">
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>rejestr czynności przetwarzania danych osobowych – CC-VII.142;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2BF489" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="007E415B" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="4A5BE54A" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E415B">
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>rejestr kategorii czynności przetwarzania danych osobowych – CC-VII.142;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1750E04C" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="007E415B" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="427828FD" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E415B">
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>rejestr wniosków o realizację praw osób, których dane dotyczą – CC-VII.142;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B983C0" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="007E415B" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="16C95B56" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E415B">
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>rejestr odstępstw – CC-</w:t>
       </w:r>
-      <w:r w:rsidR="000E53EC" w:rsidRPr="007E415B">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007E415B">
+      <w:r w:rsidR="000E53EC" w:rsidRPr="00B65EBB">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="006E53D3">
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>.0148;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0022CF" w14:textId="77777777" w:rsidR="00CC7B91" w:rsidRPr="007E415B" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="45C1BB86" w14:textId="77777777" w:rsidR="00CC7B91" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E415B">
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">rejestr </w:t>
       </w:r>
-      <w:r w:rsidR="60D805ED" w:rsidRPr="007E415B">
+      <w:r w:rsidR="60D805ED" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">zasobów </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E415B">
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>infrastruktury – CC-IV.0148</w:t>
       </w:r>
-      <w:r w:rsidR="00332F4F" w:rsidRPr="007E415B">
+      <w:r w:rsidR="00332F4F" w:rsidRPr="00B65EBB">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4432AC" w14:textId="77777777" w:rsidR="004E141E" w:rsidRPr="007E415B" w:rsidRDefault="004E141E" w:rsidP="00526D8C">
+    <w:p w14:paraId="3443CFE2" w14:textId="77777777" w:rsidR="004E141E" w:rsidRPr="00B65EBB" w:rsidRDefault="004E141E" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E415B">
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>rejestr ryzyk bezpieczeństwa informacji – CC-IV.0148.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F58B14B" w14:textId="77777777" w:rsidR="0003366F" w:rsidRDefault="006E36E2" w:rsidP="00526D8C">
+    <w:p w14:paraId="288AE087" w14:textId="77777777" w:rsidR="0003366F" w:rsidRPr="00B65EBB" w:rsidRDefault="006E36E2" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Wykaz rejestrów prowadzonych przez </w:t>
       </w:r>
-      <w:r w:rsidR="007550C0">
+      <w:r w:rsidR="007550C0" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="0003366F">
+      <w:r w:rsidR="0003366F" w:rsidRPr="00B65EBB">
         <w:t>iuro dla Miasta:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08968F06" w14:textId="77777777" w:rsidR="0003366F" w:rsidRPr="007E415B" w:rsidRDefault="008820FD" w:rsidP="00670939">
+    <w:p w14:paraId="72D46332" w14:textId="77777777" w:rsidR="0003366F" w:rsidRPr="00B65EBB" w:rsidRDefault="008820FD" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00F61B75" w:rsidRPr="007E415B">
+      <w:r w:rsidR="00F61B75" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">ejestr administratorów i użytkowników systemu poznan.pl </w:t>
       </w:r>
-      <w:r w:rsidR="00FE7B91" w:rsidRPr="007E415B">
+      <w:r w:rsidR="00FE7B91" w:rsidRPr="00B65EBB">
         <w:t>i BIP</w:t>
       </w:r>
-      <w:r w:rsidR="0019017C" w:rsidRPr="007E415B">
+      <w:r w:rsidR="0019017C" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F61B75" w:rsidRPr="007E415B">
+      <w:r w:rsidR="00F61B75" w:rsidRPr="00B65EBB">
         <w:t>– CC-</w:t>
       </w:r>
-      <w:r w:rsidR="000436F8" w:rsidRPr="007E415B">
+      <w:r w:rsidR="000436F8" w:rsidRPr="00B65EBB">
         <w:t>I.</w:t>
       </w:r>
-      <w:r w:rsidR="03EEC69A" w:rsidRPr="007E415B">
+      <w:r w:rsidR="03EEC69A" w:rsidRPr="00B65EBB">
         <w:t>1334</w:t>
       </w:r>
-      <w:r w:rsidR="00181293" w:rsidRPr="007E415B">
+      <w:r w:rsidR="00181293" w:rsidRPr="00B65EBB">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F98790" w14:textId="77777777" w:rsidR="0019017C" w:rsidRPr="007E415B" w:rsidRDefault="008820FD" w:rsidP="00670939">
+    <w:p w14:paraId="58EE724B" w14:textId="77777777" w:rsidR="0019017C" w:rsidRPr="00B65EBB" w:rsidRDefault="008820FD" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="0019017C" w:rsidRPr="007E415B">
+      <w:r w:rsidR="0019017C" w:rsidRPr="00B65EBB">
         <w:t>ejestr zmian BIP</w:t>
       </w:r>
-      <w:r w:rsidR="000436F8" w:rsidRPr="007E415B">
+      <w:r w:rsidR="000436F8" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> - CC-I.</w:t>
       </w:r>
-      <w:r w:rsidR="12513130" w:rsidRPr="007E415B">
+      <w:r w:rsidR="12513130" w:rsidRPr="00B65EBB">
         <w:t>1431</w:t>
       </w:r>
-      <w:r w:rsidR="00181293" w:rsidRPr="007E415B">
+      <w:r w:rsidR="00181293" w:rsidRPr="00B65EBB">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D26380" w14:textId="77777777" w:rsidR="00C3672E" w:rsidRPr="007E415B" w:rsidRDefault="008820FD" w:rsidP="00670939">
+    <w:p w14:paraId="4EA38E46" w14:textId="77777777" w:rsidR="00C3672E" w:rsidRPr="00B65EBB" w:rsidRDefault="008820FD" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00C3672E" w:rsidRPr="007E415B">
+      <w:r w:rsidR="00C3672E" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">ejestr retencji </w:t>
       </w:r>
-      <w:r w:rsidR="0007705F" w:rsidRPr="007E415B">
+      <w:r w:rsidR="0007705F" w:rsidRPr="00B65EBB">
         <w:t>danych w BIP</w:t>
       </w:r>
-      <w:r w:rsidR="000436F8" w:rsidRPr="007E415B">
+      <w:r w:rsidR="000436F8" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> - CC-I.</w:t>
       </w:r>
-      <w:r w:rsidR="71500CE7" w:rsidRPr="007E415B">
+      <w:r w:rsidR="71500CE7" w:rsidRPr="00B65EBB">
         <w:t>1430</w:t>
       </w:r>
-      <w:r w:rsidR="00181293" w:rsidRPr="007E415B">
+      <w:r w:rsidR="00181293" w:rsidRPr="00B65EBB">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673FE437" w14:textId="77777777" w:rsidR="00C80D9A" w:rsidRPr="007E415B" w:rsidRDefault="008820FD" w:rsidP="00670939">
+    <w:p w14:paraId="7395E3E6" w14:textId="77777777" w:rsidR="00C80D9A" w:rsidRPr="00B65EBB" w:rsidRDefault="008820FD" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:lastRenderedPageBreak/>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00C80D9A" w:rsidRPr="007E415B">
+      <w:r w:rsidR="00C80D9A" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">ejestr stron internetowych i aplikacji mobilnych </w:t>
       </w:r>
-      <w:r w:rsidR="000436F8" w:rsidRPr="007E415B">
+      <w:r w:rsidR="000436F8" w:rsidRPr="00B65EBB">
         <w:t>- CC-I.</w:t>
       </w:r>
-      <w:r w:rsidR="09E04A6E" w:rsidRPr="007E415B">
+      <w:r w:rsidR="09E04A6E" w:rsidRPr="00B65EBB">
         <w:t>1332</w:t>
       </w:r>
-      <w:r w:rsidR="00181293" w:rsidRPr="007E415B">
+      <w:r w:rsidR="00181293" w:rsidRPr="00B65EBB">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1922ED19" w14:textId="77777777" w:rsidR="0085218C" w:rsidRPr="007E415B" w:rsidRDefault="0085218C" w:rsidP="00670939">
+    <w:p w14:paraId="5854F1E7" w14:textId="77777777" w:rsidR="0085218C" w:rsidRPr="00B65EBB" w:rsidRDefault="0085218C" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E415B">
-[...2 lines deleted...]
-      <w:r w:rsidR="00181293" w:rsidRPr="007E415B">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>rejestr incydentów cyberbezpieczeństwa – CC-I</w:t>
+      </w:r>
+      <w:r w:rsidR="006E53D3">
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>.0148</w:t>
+      </w:r>
+      <w:r w:rsidR="00181293" w:rsidRPr="00B65EBB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEE86C3" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="4DD114CB" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Biuro realizuje cele ustalone dla biura poprzez:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B4C6E6" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="69177C78" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>popularyzację miejskich internetowych serwisów informacyjnych;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3F3A4D" w14:textId="77777777" w:rsidR="00C31EAF" w:rsidRDefault="001715C9" w:rsidP="009A2DFF">
+    <w:p w14:paraId="450F07CC" w14:textId="77777777" w:rsidR="00C31EAF" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>popularyzację polityki otwartych danych, koncepcji Smart City oraz projektów cyfrowych;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36AC6029" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="6CAAEEC7" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>zabezpieczanie informacji gromadzonych w Urzędzie;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF1C39D" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="7497480B" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>zapewnienie sprawnego funkcjonowania systemu zarządzania;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEA12CA" w14:textId="77777777" w:rsidR="001715C9" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="6AB3C2A8" w14:textId="77777777" w:rsidR="001715C9" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>zwiększenie prawdopodobieństwa realizacji zadań w sposób oszczędny, terminowy, efektywny i zgodny z prawem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DF7E10" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRDefault="001715C9" w:rsidP="00526D8C">
+    <w:p w14:paraId="0D3FA032" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="001715C9" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>zapewnienie zgodności w obszarze bezpieczeństwa informacji</w:t>
       </w:r>
-      <w:r w:rsidR="00C31EAF">
+      <w:r w:rsidR="00C31EAF" w:rsidRPr="00B65EBB">
         <w:t>, cyberbezpieczeństwa</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> i ochrony danych osobowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF40BDF" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
+    <w:p w14:paraId="5CF146A0" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Rozdział III Zakres zadań oddziałów i stanowisk pracy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49783E9B" w14:textId="77777777" w:rsidR="00A0793F" w:rsidRDefault="00FA5602" w:rsidP="00FA5229">
+    <w:p w14:paraId="2F2F4543" w14:textId="77777777" w:rsidR="00A0793F" w:rsidRPr="00B65EBB" w:rsidRDefault="00FA5602" w:rsidP="00FA5229">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">§ </w:t>
       </w:r>
-      <w:r w:rsidR="00F86FD0">
+      <w:r w:rsidR="00F86FD0" w:rsidRPr="00B65EBB">
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25069CEC" w14:textId="77777777" w:rsidR="001B524E" w:rsidRDefault="001B524E" w:rsidP="00670939">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4380ECB6" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Do zadań Oddziału Serwisów i Technologii Informacyjnych należy:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BED0B2" w14:textId="77777777" w:rsidR="001B524E" w:rsidRDefault="001B524E" w:rsidP="00526D8C">
-[...7 lines deleted...]
-    <w:p w14:paraId="7858F0A9" w14:textId="77777777" w:rsidR="001B524E" w:rsidRDefault="001B524E" w:rsidP="00670939">
+    <w:p w14:paraId="4405E5FF" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="00004A5B" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>prowadzenie prac redakcyjnych i organizacyjno-wdrożeniowych związanych z funkcjonowaniem i rozwojem</w:t>
+      </w:r>
+      <w:r w:rsidR="001B524E" w:rsidRPr="00B65EBB">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31554659" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>miejskiego serwisu www.poznan.pl w sieci Internet z wyłączeniem zakresu realizowanego przez Gabinet Prezydenta,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071585D9" w14:textId="77777777" w:rsidR="001B524E" w:rsidRDefault="001B524E" w:rsidP="00670939">
+    <w:p w14:paraId="2F788E96" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>Biuletynu Informacji Publicznej Miasta,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F02EA8E" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>portalu wewnętrznego administracji miejskiej,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DED3029" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>oficjalnej platformy streamingowej Miasta na portalu https://video.poznan.pl/,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5D8849" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>Elektronicznej Tablicy Ogłoszeń z wyłączeniem zakresu realizowanego przez Wydział Obsługi Urzędu</w:t>
+      </w:r>
+      <w:r w:rsidR="00004A5B" w:rsidRPr="00B65EBB">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024227DF" w14:textId="77777777" w:rsidR="00004A5B" w:rsidRPr="00B65EBB" w:rsidRDefault="00004A5B" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>systemu stron internetowych dla miejskich jednostek oświaty;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F005733" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>inicjowanie i realizowanie projektów i programów wspierających budowę społeczeństwa informacyjnego w Poznaniu, promujących działania Prezydenta i Urzędu oraz poprawiających poziom obsługi interesantów;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1E1A6C" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>współpraca z wydziałami Urzędu w zakresie ustalenia ich potrzeb, wymagań i preferencji odnośnie informacji oraz usług zamieszczanych w informatorach;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE85204" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>rozwój eUsług i rozbudowa API;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179F2073" w14:textId="77777777" w:rsidR="00004A5B" w:rsidRPr="00B65EBB" w:rsidRDefault="00004A5B" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>zapewnienie ciągłości pracy systemów komunikacji (poczta e-mail) dla miejskich jednostek oświaty wraz z bieżącym wsparciem technicznym użytkowników;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAC89B5" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>koordynacja działań na rzecz poprawy dostępności cyfrowej oraz dostępności informacyjno-komunikacyjnej dla osób ze szczególnymi potrzebami;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2BCBDB" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:lastRenderedPageBreak/>
-        <w:t>Biuletynu Informacji Publicznej Miasta,</w:t>
-[...74 lines deleted...]
-      <w:r>
         <w:t>wdrażanie i monitorowanie dostępności cyfrowej stron, aplikacji i dokumentów, opracowywanie procedur i instrukcji w tym zakresie, a także formułowanie rekomendacji i monitorowanie ich wdrażania w jednostkach miejskich;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24809AA6" w14:textId="77777777" w:rsidR="001B524E" w:rsidRDefault="001B524E" w:rsidP="00526D8C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="47386800" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>prowadzenie działań na rzecz rozwoju usług cyfrowych w zakresie gospodarki odpadami Miasta;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B9919E" w14:textId="77777777" w:rsidR="001B524E" w:rsidRDefault="001B524E" w:rsidP="00526D8C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="59FAA0DD" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>współpraca z podmiotami zewnętrznymi zaangażowanymi w budowę społeczeństwa informacyjnego oraz obsługującymi technicznie zadania realizowane przez oddział;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1446E6" w14:textId="77777777" w:rsidR="005301C8" w:rsidRPr="005301C8" w:rsidRDefault="001B524E" w:rsidP="00526D8C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7EFA2874" w14:textId="77777777" w:rsidR="005301C8" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>koordynowanie udostępniania informacji publicznej na platformie BIP;</w:t>
       </w:r>
-      <w:r w:rsidR="005301C8" w:rsidRPr="005301C8">
+      <w:r w:rsidR="005301C8" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="ED5C57"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF099A1" w14:textId="77777777" w:rsidR="001B524E" w:rsidRDefault="005301C8" w:rsidP="00526D8C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="5DEEF91A" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="005301C8" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">monitorowanie i analiza efektywności treści pod kątem zaangażowania użytkowników, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F20294" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">współczynnika </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>konwersji i innych wskaźników;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D74A2A" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>przygotowywanie i prowadzenie dokumentacji związanej z realizacją zadań oddziału;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6545006D" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>współpraca z osobą na stanowisku ds. projektów cyfrowych w zakresie wdrażania technologii inteligentnego miasta, m.in. przy prowadzeniu i weryfikowaniu projektów z wykorzystaniem technologii inteligentnego miasta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232E4744" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>współpraca z Pełnomocnikiem ds. Smart City przy wdrażaniu koncepcji Smart City.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4170C43C" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>Do zadań Oddziału Cyfryzacji i Smart City należy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E25050B" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>poszukiwanie i analiza zewnętrznych źródeł finansowania projektów z obszaru cyfryzacji i Smart City;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3F4945" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>koordynacja działań jednostek w zakresie cyfrowych projektów miejskich;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEAA07A" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>realizacja i opiniowanie projektów związanych z cyfryzacją i Smart City;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771B3BF0" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>koordynacja prac Zespołu zadaniowego ds. wdrażania innowacji i rozwoju Miasta w koncepcji Smart City;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD75B4C" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>współpraca z organizacjami z obszaru Smart City na szczeblu krajowym i międzynarodowym oraz dbanie o dobre relacje;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D66F37" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>zapewnienie rozwoju Smart City Poznań pod względem marketingowym i promocyjnym oraz prowadzenie dedykowanego wortalu Smart City;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57756D84" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>wspieranie rozwoju eUsług i rozbudowy API;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF7474E" w14:textId="77777777" w:rsidR="00C31EAF" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>popularyzacja polityki otwartych danych, realizacja tej polityki dla Urzędu m.in. przez Platformę Otwartych Danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7759D1" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>moderowanie i rozwój aplikacji Smart City Poznań;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BDA901" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>rozwój przestrzeni wirtualnej oraz stacjonarnej służącej Poznań CityLab, w szczególności poszukiwanie i testowanie nowych rozwiązań, inwentaryzacja wdrożeń cyfrowych, prezentowanie projektów innowacyjnych, animowanie i koordynowanie miejskiego ekosystemu innowacji;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27094B6E" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>opracowywanie i realizacja planów rozwoju teleinformatyki w Urzędzie i m.j.o. w celu zapewnienia realizacji potrzeb oraz kompleksowej informatyzacji;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9F7A0D" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">wyznaczanie </w:t>
+      </w:r>
+      <w:r w:rsidR="005441B4" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">obszarów cyfryzacji Miasta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>w zakresie zadań przewidzianych do realizacji;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431A1C50" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>realizacja Programu Transformacji Cyfrowej dla Miasta Poznania;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBD0FDD" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>inicjowanie wdrażania technologii inteligentnego miasta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F167337" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>realizacja zadań związanych z funkcjonowaniem i rozwojem systemu usług dla mieszkańców, w tym prowadzenie programu benefitowego System usług dla mieszkańców Poznania (Program OK Poznań) zachęcającego do rozliczania podatków w Poznaniu (OK Poznań);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4EEE55" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>współpraca z wydziałami i jednostkami miejskimi zaangażowanymi w organizację punktów obsługi klienta Programu OK Poznań;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E19F557" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>prowadzenie prac utrzymaniowych i rozwojowych związanych z aplikacją lojalnościową Miasta – OK Poznań, współpraca w tym zakresie z komórkami Urzędu oraz partnerami zewnętrznymi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E5E8DF" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>określanie priorytetów i kierunków w zakresie integracji systemów wspierających funkcjonowania Miasta</w:t>
+      </w:r>
+      <w:r w:rsidR="00E700A5" w:rsidRPr="00B65EBB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03235376" w14:textId="77777777" w:rsidR="00A80476" w:rsidRPr="00B65EBB" w:rsidRDefault="00A80476" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">Do zadań Centrum Operacji </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76034">
+        <w:t>Cyberb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>ezpieczeństwa należy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D457BED" w14:textId="77777777" w:rsidR="00232033" w:rsidRPr="00B65EBB" w:rsidRDefault="00EF65B1" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>m</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">ustalanie, </w:t>
+      </w:r>
+      <w:r w:rsidR="00232033" w:rsidRPr="00B65EBB">
+        <w:t>monitoring i weryfikacja standardów zabezpieczeń teleinformatycznych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB03DCA" w14:textId="77777777" w:rsidR="00232033" w:rsidRPr="00B65EBB" w:rsidRDefault="00232033" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>detekcja i analizowanie stanu zabezpieczenia systemów i przetwarzanych w nich informacji;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3F678B" w14:textId="77777777" w:rsidR="00232033" w:rsidRPr="00B65EBB" w:rsidRDefault="00232033" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>identyfikacja podatności bezpieczeństwa infrastruktury IT;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24740E66" w14:textId="77777777" w:rsidR="00232033" w:rsidRPr="00B65EBB" w:rsidRDefault="00EA794C" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
-        <w:t>;</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:t xml:space="preserve">zapewnianie i wprowadzanie eksperckich metod wielokryterialnych </w:t>
+      </w:r>
+      <w:r w:rsidR="00232033" w:rsidRPr="00B65EBB">
+        <w:t>analiz zdarzeń zwi</w:t>
+      </w:r>
+      <w:r w:rsidR="00703002">
+        <w:t>ąz</w:t>
+      </w:r>
+      <w:r w:rsidR="00232033" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">anych z bezpieczeństwem IT oraz ich klasyfikacja na: false-positive, zdarzenia bezpieczeństwa, incydenty bezpieczeństwa informacji oraz incydenty cyberbezpieczeństwa; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13591CCC" w14:textId="77777777" w:rsidR="00232033" w:rsidRPr="00B65EBB" w:rsidRDefault="00232033" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>podejmowanie działań polegających na mitygacji i remediacji zagrożeń i podatności;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB28B5C" w14:textId="77777777" w:rsidR="00232033" w:rsidRDefault="00232033" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">monitorowanie i analizowanie stanu bezpieczeństwa infrastruktury teleinformatycznej przy wykorzystaniu </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76034">
+        <w:t>wysoko wy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>specjali</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA794C">
+        <w:t>zowanych narzędzi -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> sprzętu i oprogramowania, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48992CAD" w14:textId="77777777" w:rsidR="00903B4C" w:rsidRDefault="008176B2" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>przygotowywanie i prowadzenie dokumentacji związanej z realizacją zadań oddziału;</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:t>inżynieria i utrzymanie autonomicznego ekosystemu cyberbezpieczeństwa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3753C409" w14:textId="77777777" w:rsidR="008176B2" w:rsidRDefault="008176B2" w:rsidP="008176B2">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>współpraca z osobą na stanowisku ds. projektów cyfrowych w zakresie wdrażania technologii inteligentnego miasta, m.in. przy prowadzeniu i weryfikowaniu projektów z wykorzystaniem technologii inteligentnego miasta;</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t>budowa i rozwój autorskiego stosu technologicznego SOC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>,</w:t>
+      </w:r>
       <w:r>
-        <w:t>współpraca z Pełnomocnikiem ds. Smart City przy wdrażaniu koncepcji Smart City.</w:t>
-[...6 lines deleted...]
-          <w:ilvl w:val="0"/>
+        <w:t xml:space="preserve"> w tym projektowanie wdrażanie oraz niskopoziomowa konfiguracja systemów klasy SIEM, EDR/XDR oraz NDR,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23946949" w14:textId="77777777" w:rsidR="008176B2" w:rsidRDefault="008176B2" w:rsidP="008176B2">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Do zadań Oddziału Cyfryzacji i Smart City należy:</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:t>pełna administracja warstwą infrastrukturalną, tj. zarządzanie fizycznymi serwerami oraz środowiskiem wirtualizacji dedykowanym pod systemy bezpieczeństwa, zapewniając ich wysoką dostępność i wydajność,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F97CB19" w14:textId="77777777" w:rsidR="008176B2" w:rsidRDefault="008176B2" w:rsidP="008176B2">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>poszukiwanie i analiza zewnętrznych źródeł finansowania projektów z obszaru cyfryzacji i Smart City;</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">zapewnienie niezależności technologicznej </w:t>
+      </w:r>
+      <w:r w:rsidR="00484369">
+        <w:t>-</w:t>
+      </w:r>
       <w:r>
-        <w:t>koordynacja działań jednostek w zakresie cyfrowych projektów miejskich;</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC390E">
+        <w:t xml:space="preserve">poprzez </w:t>
+      </w:r>
       <w:r>
-        <w:t>realizacja i opiniowanie projektów związanych z cyfryzacją i Smart City;</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">przejęcie procesów aktualizacji, utrzymania ciągłości działania oraz rozwiązywania incydentów </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
+        <w:t>technicznych wewnątrz systemów, eliminując zależność od wsparcia producentów,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D572CB0" w14:textId="77777777" w:rsidR="008176B2" w:rsidRDefault="00EC390E" w:rsidP="008176B2">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>dostosowywanie systemów</w:t>
+      </w:r>
+      <w:r w:rsidR="008176B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6488">
+        <w:t>i inżynieria detekcji</w:t>
+      </w:r>
+      <w:r w:rsidR="00484369">
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6488">
+        <w:t xml:space="preserve"> tworzenie zaawansowanych parserów, reguł korelacyjnych oraz scenariuszy detekcji dostosowanych do specyfiki unikalnego środowiska organizacji,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245A3507" w14:textId="77777777" w:rsidR="00BE6488" w:rsidRDefault="00BE6488" w:rsidP="008176B2">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">optymalizacja przepływu danych </w:t>
+      </w:r>
+      <w:r w:rsidR="00484369">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0014663A">
+        <w:t xml:space="preserve"> projektowanie i utrzymanie własnych mechanizmów ingestii logów oraz integracji między systemami EDR/NDR a SIEM w celu skrócenia czasu reakcji,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B12642" w14:textId="77777777" w:rsidR="0014663A" w:rsidRDefault="0014663A" w:rsidP="008176B2">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>zarządzanie cyklem życia aktywów SOC</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC390E">
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pełna kontrola nad konfiguracją sprzętowo – systemową maszyn wirtualnych oraz </w:t>
+      </w:r>
+      <w:r w:rsidR="001D69BE">
+        <w:t>serwerów, na których operują krytyczne narzędzia cyberbezpieczeństwa,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E158E37" w14:textId="77777777" w:rsidR="008176B2" w:rsidRPr="00B65EBB" w:rsidRDefault="00427A57" w:rsidP="001D69BE">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">zaawansowana </w:t>
+      </w:r>
+      <w:r w:rsidR="004B5F8E">
+        <w:t xml:space="preserve">technologicznie </w:t>
+      </w:r>
+      <w:r>
+        <w:t>konfiguracja systemów</w:t>
+      </w:r>
+      <w:r w:rsidR="001D69BE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00484369">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="001D69BE">
+        <w:t xml:space="preserve"> optymalizacja baz danych i silników analitycznych w celu zapewnienia maksymalnej widoczności zagrożeń przy minimalnym obciążeniu infrastruktury IT;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFD9E76" w14:textId="77777777" w:rsidR="00232033" w:rsidRPr="00B65EBB" w:rsidRDefault="00232033" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>prowadzenie statystyki poziomu i jakości stanu zabezpieczeń w obszarze IT;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB4DD7A" w14:textId="77777777" w:rsidR="00232033" w:rsidRPr="00B65EBB" w:rsidRDefault="00232033" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>zapewnianie testów bezpieczeństwa/penetracyjnych oraz przeprowadzanie skanów podatności bezpieczeństwa środowiska teleinformatycznego;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A1452D" w14:textId="77777777" w:rsidR="00232033" w:rsidRPr="00B65EBB" w:rsidRDefault="00232033" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>planowanie rozwoju systemów bezpieczeństwa;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E77723" w14:textId="77777777" w:rsidR="00232033" w:rsidRPr="00B65EBB" w:rsidRDefault="00232033" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>współpraca z niezależnymi operatorami usług teleinformatycznych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD23E7F" w14:textId="77777777" w:rsidR="00232033" w:rsidRPr="00B65EBB" w:rsidRDefault="00232033" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>nadzór nad zewnętrznym SOC;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB48499" w14:textId="77777777" w:rsidR="00232033" w:rsidRPr="00B65EBB" w:rsidRDefault="00232033" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>nadzór nad skutecznością mechanizmów detekcji;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4FC22B" w14:textId="77777777" w:rsidR="00232033" w:rsidRPr="00B65EBB" w:rsidRDefault="00232033" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>opracowywanie dokumentacji dotyczącej zamówień publicznych SOC;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD8A445" w14:textId="77777777" w:rsidR="00232033" w:rsidRPr="00B65EBB" w:rsidRDefault="00232033" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>nadzorowanie wykonania umów SOC;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B22AAD4" w14:textId="77777777" w:rsidR="00232033" w:rsidRPr="00B65EBB" w:rsidRDefault="00232033" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>doradztwo w zakresie cyberbezpieczeństwa we wdrożeniach nowych systemów</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA794C">
+        <w:t xml:space="preserve"> teleinformatycznych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>/usług</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA794C">
+        <w:t xml:space="preserve"> cyfrowych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0076F6" w14:textId="77777777" w:rsidR="00232033" w:rsidRPr="00B65EBB" w:rsidRDefault="00232033" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>współpraca z właściwym CSIRT zgodnie z obowiązującymi przepisami;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E07D15" w14:textId="77777777" w:rsidR="00232033" w:rsidRPr="00B65EBB" w:rsidRDefault="00232033" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>ustalani</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA794C">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> wytycznych </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA794C">
+        <w:t>oraz obszarów zagrożeń dla infras</w:t>
+      </w:r>
+      <w:r w:rsidR="00903B4C">
+        <w:t>truktury IT</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA794C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>do corocznego obligatoryjnego audytu wewnętrznego bezpieczeństwa informacji;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272B4D92" w14:textId="77777777" w:rsidR="00232033" w:rsidRPr="00B65EBB" w:rsidRDefault="00232033" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>nadzorowanie ewidencji przeprowadzonych testów penetracyjnych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434BA3B2" w14:textId="77777777" w:rsidR="00232033" w:rsidRPr="00B65EBB" w:rsidRDefault="00232033" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>weryfikacja dokumentacji systemu zarządzania bezpieczeństwem informacji;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D3AC58" w14:textId="77777777" w:rsidR="00232033" w:rsidRPr="00B65EBB" w:rsidRDefault="00232033" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>gromadzenie, przechowywanie i archiwizowanie dokumentacji systemu zarządzania bezpieczeństwem informacyjnym;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E878D27" w14:textId="77777777" w:rsidR="00E700A5" w:rsidRPr="00B65EBB" w:rsidRDefault="00232033" w:rsidP="00232033">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>aktualizacja rejestrów z obszaru bezpieczeństwa informacji i cyberbezpieczeństwa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513EDB32" w14:textId="77777777" w:rsidR="00526D8C" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">Do zadań stanowiska ds. </w:t>
+      </w:r>
+      <w:r w:rsidR="00526D8C" w:rsidRPr="00B65EBB">
+        <w:t>koordynacji bezpieczeństwa informacji należy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736BF8AF" w14:textId="77777777" w:rsidR="00526D8C" w:rsidRPr="00B65EBB" w:rsidRDefault="00526D8C" w:rsidP="00794D0D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>podejmowanie działań optymalizujących standardy zabezpieczania zasobów informacyjnych Urzędu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10304484" w14:textId="77777777" w:rsidR="00526D8C" w:rsidRPr="00B65EBB" w:rsidRDefault="00526D8C" w:rsidP="00794D0D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">projektowanie rozwiązań mających na celu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57B76" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">zapewnienie i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>usprawnianie procesów bezpieczeństwa informacji;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C14802" w14:textId="77777777" w:rsidR="00526D8C" w:rsidRPr="00B65EBB" w:rsidRDefault="00526D8C" w:rsidP="00794D0D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>współpraca z Pełnomocnikiem Prezydenta ds. Systemu Zarządzania przy przygotowywaniu harmonogramów działań związanych z audytami systemu zarządzania w obszarze bezpieczeństwa informacji oraz wsparcie merytoryczne w pracy zespołów wyznaczonych do audytów systemu zarządzania w tym obszarze;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF43636" w14:textId="77777777" w:rsidR="00526D8C" w:rsidRPr="00B65EBB" w:rsidRDefault="00526D8C" w:rsidP="00794D0D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">współpraca z </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57B76" w:rsidRPr="00B65EBB">
+        <w:t>wyspecjalizowanymi zewnętrznymi ekspertami</w:t>
+      </w:r>
+      <w:r w:rsidR="001051A3" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57B76" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">inżynierami bezpieczeństwa </w:t>
+      </w:r>
+      <w:r w:rsidR="0062783D" w:rsidRPr="00B65EBB">
+        <w:t>IT</w:t>
+      </w:r>
+      <w:r w:rsidR="001051A3" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidR="0062783D" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57B76" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">w celu </w:t>
+      </w:r>
+      <w:r w:rsidR="001051A3" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">skoordynowania </w:t>
+      </w:r>
+      <w:r w:rsidR="0062783D" w:rsidRPr="00B65EBB">
+        <w:t>corocznej oceny audytowej obszaru bezpieczeństwa informacji</w:t>
+      </w:r>
+      <w:r w:rsidR="001051A3" w:rsidRPr="00B65EBB">
+        <w:t>, w tym weryfikacja z</w:t>
+      </w:r>
+      <w:r w:rsidR="00903B4C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00420C7D" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">Centrum Operacji </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA44D0">
+        <w:t>Cyberb</w:t>
+      </w:r>
+      <w:r w:rsidR="00420C7D" w:rsidRPr="00B65EBB">
+        <w:t>ezpieczeństwa</w:t>
+      </w:r>
+      <w:r w:rsidR="00420C7D" w:rsidDel="00420C7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001051A3" w:rsidRPr="00B65EBB">
+        <w:t>działań rozwojowych i naprawczych wskazanych w raportach poaudytowych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D0AC61" w14:textId="77777777" w:rsidR="00526D8C" w:rsidRPr="00B65EBB" w:rsidRDefault="00526D8C" w:rsidP="00794D0D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">koordynowanie prac Zespołu ds. Bezpieczeństwa Informacji w zakresie projektowania i promowania systemowego zarządzania bezpieczeństwem informacji oraz określania wizji bezpieczeństwa </w:t>
+      </w:r>
+      <w:r w:rsidR="00B554BE" w:rsidRPr="00B65EBB">
+        <w:t>cyfryzacji Urzędu i jego priorytetów</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E71DB41" w14:textId="77777777" w:rsidR="00526D8C" w:rsidRPr="00B65EBB" w:rsidRDefault="00526D8C" w:rsidP="00794D0D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>współpraca z Inspektorem Ochrony Danych dla Urzędu Miasta Poznania i jego zastępcami oraz Inspektorem Ochrony Danych dla miejskich jednostek organizacyjnych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F53A88" w14:textId="77777777" w:rsidR="0007415D" w:rsidRPr="00B65EBB" w:rsidRDefault="0007415D" w:rsidP="00794D0D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>opiniowanie umów, porozumień, regulaminów i innych aktów wewnętrznych pod kątem spełniania wytycznych i obowiązków prawnych związanych z bezpieczeństwem informacji;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD35F3B" w14:textId="77777777" w:rsidR="00526D8C" w:rsidRPr="00B65EBB" w:rsidRDefault="00526D8C" w:rsidP="00794D0D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>nadzór nad dokumentacją systemu zarządzania bezpieczeństwem informacji;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F91C98" w14:textId="77777777" w:rsidR="00526D8C" w:rsidRPr="00B65EBB" w:rsidRDefault="00526D8C" w:rsidP="00794D0D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>koordynowanie wdrażania rozwiązań systemowych oraz sprzętowych w zakresie bezpieczeństwa sieci Urzędu i mjo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CADBF9" w14:textId="77777777" w:rsidR="0007415D" w:rsidRPr="00B65EBB" w:rsidRDefault="0007415D" w:rsidP="00794D0D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>zarządzani</w:t>
+      </w:r>
+      <w:r w:rsidR="00C27596" w:rsidRPr="00B65EBB">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> incydentami na poziomie Urzędu oraz incydent</w:t>
+      </w:r>
+      <w:r w:rsidR="00C27596" w:rsidRPr="00B65EBB">
+        <w:t>ami</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> związany</w:t>
+      </w:r>
+      <w:r w:rsidR="00C27596" w:rsidRPr="00B65EBB">
+        <w:t>mi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> z naruszeniem cyberbezpieczeństwa na poziomie Miasta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45659063" w14:textId="77777777" w:rsidR="0007415D" w:rsidRPr="00B65EBB" w:rsidRDefault="0007415D" w:rsidP="00794D0D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">koordynowanie prac związanych z przeprowadzaniem przez zewnętrznych usługodawców audytów bezpieczeństwa informacji w </w:t>
+      </w:r>
+      <w:r w:rsidR="00C27596" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">Urzędzie i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>wyznaczonych miejskich jednostkach organizacyjnych, w tym m.in. rekomendowanie obszarów do audytu oraz nadzorowanie należytego wykonywania zamówienia na usługę audytu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54CA4" w:rsidRPr="00B65EBB">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6460F0E4" w14:textId="77777777" w:rsidR="0007415D" w:rsidRPr="00B65EBB" w:rsidRDefault="0007415D" w:rsidP="00794D0D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>koordynowanie i przeprowadzanie szkoleń z zakresu zabezpieczania zasobów teleinformatycznych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76064D3E" w14:textId="77777777" w:rsidR="00526D8C" w:rsidRPr="00B65EBB" w:rsidRDefault="0007415D" w:rsidP="00794D0D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>nadzór nad rejestrami z obszaru bezpieczeństwa informacji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACE2B5F" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="00526D8C" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">Do zadań stanowiska ds. </w:t>
+      </w:r>
+      <w:r w:rsidR="001B524E" w:rsidRPr="00B65EBB">
+        <w:t>zabezpieczania zasobów informacyjnych należy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0262D26D" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="0007415D" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>aktualizacja rejestrów z obszaru bezpieczeństwa informacji;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242F5D44" w14:textId="77777777" w:rsidR="007A4681" w:rsidRPr="00B65EBB" w:rsidRDefault="007A4681" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>opracowywanie, uzgadnianie i aktualizacja dokumentacji dotyczącej bezpieczeństwa informacji, a także uzgadnianie i wdrażanie dokumentacji dla systemów teleinformatycznych oraz usług funkcjonujących w ramach tych systemów;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4819BFFD" w14:textId="77777777" w:rsidR="007A4681" w:rsidRPr="00B65EBB" w:rsidRDefault="007A4681" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:lastRenderedPageBreak/>
         <w:t>koordynacja prac Zespołu ds. ustalenia zasad funkcjonowania Centralnej Kartoteki Kontrahentów;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2C4B5C" w14:textId="77777777" w:rsidR="001B524E" w:rsidRDefault="001B524E" w:rsidP="00526D8C">
-[...121 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1EE725ED" w14:textId="77777777" w:rsidR="007A4681" w:rsidRPr="00B65EBB" w:rsidRDefault="007A4681" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>nadzór nad wykonywaniem obowiązku szacowania ryzyka w obszarze zadań procesowych bezpieczeństwa informacji i ochrony danych osobowych na poziomie Urzędu w ramach prac Zespołu ds. Bezpieczeństwa Informacji;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA67B64" w14:textId="77777777" w:rsidR="001B524E" w:rsidRDefault="0018162A" w:rsidP="005441B4">
-[...6 lines deleted...]
-      <w:r w:rsidR="001B524E">
+    <w:p w14:paraId="24A6C6D9" w14:textId="77777777" w:rsidR="007A4681" w:rsidRPr="00B65EBB" w:rsidRDefault="007A4681" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>wsparcie Pełnomocnika Prezydenta ds. Systemu Zarządzania w realizacji procesu zarządzania ryzykiem, określonego w zarządzeniu Prezydenta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D272CD4" w14:textId="77777777" w:rsidR="007A4681" w:rsidRPr="00B65EBB" w:rsidRDefault="007A4681" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>koordynowanie zadań związanych z projektem CityCloud w Mieście – dążenie do ujednolicenia środowisk bazodanowych oraz zasad bezpieczeństwa;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EF8B1E" w14:textId="77777777" w:rsidR="007A4681" w:rsidRPr="00B65EBB" w:rsidRDefault="007A4681" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>prowadzenie konsultacji i opracowywanie analiz z zakresu bezpieczeństwa zasobów;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB8F063" w14:textId="77777777" w:rsidR="007A4681" w:rsidRPr="00B65EBB" w:rsidRDefault="007A4681" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>rekomendowanie wytycznych w fazie projektowania nowych zadań, usług i projektów informatycznych według zasady privacy by design;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EAF4C9" w14:textId="77777777" w:rsidR="007A4681" w:rsidRPr="00B65EBB" w:rsidRDefault="007A4681" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>opracowywanie i monitorowanie wdrażania rozwiązań systemowych oraz sprzętowych w zakresie bezpieczeństwa sieci Urzędu i mjo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BD8F4C" w14:textId="77777777" w:rsidR="007A4681" w:rsidRPr="00B65EBB" w:rsidRDefault="007A4681" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>zapewnienie stosowania standardów zabezpieczeń danych osobowych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2F2D01" w14:textId="77777777" w:rsidR="007A4681" w:rsidRPr="00B65EBB" w:rsidRDefault="007A4681" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>działania zwiększające świadomość pracowników Urzędu w zakresie bezpieczeństwa informacji poprzez przeprowadzane szkolenia oraz wdrażanie działań doskonalących system zarządzania bezpieczeństwem informacji na podstawie wyników corocznych audytów bezpieczeństwa informacji;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DE4367" w14:textId="77777777" w:rsidR="007A4681" w:rsidRPr="00B65EBB" w:rsidRDefault="007A4681" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>uczestniczenie w procesie zarządzania incydentami, w szczególności w zakresie zgłaszania i obsługi incydentów bezpieczeństwa informacji na poziomie Urzędu oraz incydentów związanych z naruszeniem cyberbezpieczeństwa na poziomie Miasta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73CC7732" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="007A4681" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>współpraca z zewnętrznymi usługodawcami audytów bezpieczeństwa informacji w Urzędzie i wyznaczonych miejskich jednostkach organizacyjnych, w tym m.in. rekomendowanie obszarów do audytu oraz nadzorowanie należytego wykonywania zamówienia na usługę audytu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06059C86" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>Do zadań Inspektora Ochrony Danych dla Urzędu Miasta Poznania</w:t>
+      </w:r>
+      <w:r w:rsidR="008B0C32" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> (w tym jego zastępców</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2DA0" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> z zastrzeżeniem ust. 8</w:t>
+      </w:r>
+      <w:r w:rsidR="008B0C32" w:rsidRPr="00B65EBB">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>, należy realizacja zadań określonych w RODO w obszarze funkcjonowania Urzędu, tj.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20526EC3" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>informowanie Administratora, podmiotu przetwarzającego oraz pracowników, którzy przetwarzają dane osobowe, o obowiązkach spoczywających na nich na mocy ww. rozporządzenia oraz innych przepisów o ochronie danych i doradzanie im w tej sprawie;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156FFD84" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">monitorowanie przestrzegania ww. rozporządzenia, innych przepisów o ochronie danych oraz polityk Administratora lub podmiotu przetwarzającego w dziedzinie ochrony danych osobowych, w tym podział obowiązków, działania zwiększające świadomość, szkolenia personelu uczestniczącego w operacjach przetwarzania oraz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:lastRenderedPageBreak/>
+        <w:t>powiązane z tym audyty - w tym przygotowywanie planu czynności sprawdzających i przeprowadzanie planowych oraz doraźnych czynności sprawdzających zgodności sposobu przetwarzania danych osobowych z obowiązującym prawem i sporządzanie w tym zakresie sprawozdań dla Administratora danych osobowych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045D8028" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>udzielanie na żądanie zaleceń co do oceny skutków dla ochrony danych oraz monitorowanie jej wykonania zgodnie z art. 35 ww. rozporządzenia;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120A31C9" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>współpraca z organem nadzorczym;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C24A8CA" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>pełnienie funkcji punktu kontaktowego dla organu nadzorczego w kwestiach związanych z przetwarzaniem, w tym z uprzednimi konsultacjami, o których mowa w art. 36 ww. rozporządzenia, oraz w stosownych przypadkach prowadzenia konsultacji we wszelkich innych sprawach;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156C0CC6" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>pełnienie funkcji punktu kontaktowego dla osób, których dane dotyczą, we wszystkich sprawach związanych z przetwarzaniem ich danych osobowych oraz z wykonywaniem praw przysługujących im na mocy ww. rozporządzenia</w:t>
+      </w:r>
+      <w:r w:rsidR="0062783D" w:rsidRPr="00B65EBB">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D32D507" w14:textId="77777777" w:rsidR="0062783D" w:rsidRPr="00B65EBB" w:rsidRDefault="0062783D" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>przeprowadzanie postępowań wyjaśniających incydenty naruszenia ochrony danych osobowych i prowadzenie dokumentacji tych postępowań;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52236A39" w14:textId="77777777" w:rsidR="0062783D" w:rsidRPr="00B65EBB" w:rsidRDefault="0062783D" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>konsultacja i współpraca w zakresie zawieranych w Urzędzie umów lub innych instrumentów prawnych regulujących przetwarzanie danych osobowych przez podmiot przetwarzający;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AEF023" w14:textId="77777777" w:rsidR="0062783D" w:rsidRPr="00B65EBB" w:rsidRDefault="0062783D" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>wydawanie zaleceń i konsultacji w ramach wyłącznej kompetencji w zakresie interpretacji przepisów dotyczących ochrony danych dla wydziałów Urzędu i niektórych miejskich jednostek organizacyjnych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593F49FA" w14:textId="77777777" w:rsidR="0062783D" w:rsidRPr="00B65EBB" w:rsidRDefault="0062783D" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">współpraca z </w:t>
+      </w:r>
+      <w:r w:rsidR="002D386A">
+        <w:t>Centrum Operacji Cyberbezpieczeństwa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> w zakresie planowania celów corocznego obligatoryjnego audytu wewnętrznego bezpieczeństwa informacji;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C05DECC" w14:textId="77777777" w:rsidR="0062783D" w:rsidRPr="00B65EBB" w:rsidRDefault="0062783D" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>udział w posiedzeniach Zespołu ds. Bezpieczeństwa Informacji;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3841364A" w14:textId="77777777" w:rsidR="0062783D" w:rsidRPr="00B65EBB" w:rsidRDefault="0062783D" w:rsidP="007A4681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>wykonywanie innych zadań mających na celu zapobieganie naruszeniom ochrony danych osobowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CC8A3A" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">Do zadań zastępców Inspektora Ochrony Danych dla Urzędu Miasta Poznania należy wspieranie Inspektora Ochrony Danych Osobowych dla Urzędu Miasta Poznania w realizacji zadań określonych w ust. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B30D00">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30D00" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0062783D" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">pkt </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD30C3" w:rsidRPr="00B65EBB">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0062783D" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD30C3" w:rsidRPr="00B65EBB">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D89C3F" w14:textId="77777777" w:rsidR="00526D8C" w:rsidRDefault="001B524E" w:rsidP="00670939">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="19DFA8A4" w14:textId="77777777" w:rsidR="00C72674" w:rsidRPr="009D471B" w:rsidRDefault="00C72674" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D471B">
+        <w:t xml:space="preserve">Do zadań stanowiska ds. opiniowania </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1869" w:rsidRPr="009D471B">
+        <w:t xml:space="preserve">przetwarzania </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D471B">
+        <w:t>danych należy realizacja zadań zleconych przez Inspektora Ochrony Danych dla Urzędu Miasta Poznania</w:t>
+      </w:r>
+      <w:r w:rsidR="00074651" w:rsidRPr="009D471B">
+        <w:t xml:space="preserve"> i jego zastępców</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D471B">
+        <w:t>, w tym w szczególności:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34555FB0" w14:textId="77777777" w:rsidR="00C72674" w:rsidRPr="009D471B" w:rsidRDefault="00C72674" w:rsidP="00C72674">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D471B">
+        <w:t>opiniowanie zawieranych w Urzędzie umów lub innych instrumentów prawnych regulujących przetwarzanie danych osobowych przez podmiot przetwarzający;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A44C10C" w14:textId="77777777" w:rsidR="00C72674" w:rsidRPr="009D471B" w:rsidRDefault="00C72674" w:rsidP="00C72674">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D471B">
+        <w:t>wydawanie zaleceń i konsultacji w spraw</w:t>
+      </w:r>
+      <w:r w:rsidR="00074651" w:rsidRPr="009D471B">
+        <w:t>ach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D471B">
+        <w:t xml:space="preserve"> kierowanych przez wydziały </w:t>
+      </w:r>
+      <w:r w:rsidR="001E3DDE" w:rsidRPr="009D471B">
+        <w:t>w zakresie przetwarzania danych osobowych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D471B">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAEC898" w14:textId="77777777" w:rsidR="00C72674" w:rsidRPr="009D471B" w:rsidRDefault="001E3DDE" w:rsidP="00C72674">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D471B">
+        <w:lastRenderedPageBreak/>
+        <w:t>aktualizacja rejestrów prowadzonych przez Inspektora Ochrony Danych dla Urzędu Miasta Poznania;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5243E4" w14:textId="77777777" w:rsidR="001E3DDE" w:rsidRPr="009D471B" w:rsidRDefault="001E3DDE" w:rsidP="00C72674">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D471B">
+        <w:t>archiwizacja spraw prowadzonych przez Inspektora Ochrony Danych dla Urzędu Miasta Poznania;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25033F0C" w14:textId="77777777" w:rsidR="001E3DDE" w:rsidRPr="009D471B" w:rsidRDefault="00074651" w:rsidP="00C72674">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D471B">
+        <w:t>wykonywanie</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3DDE" w:rsidRPr="009D471B">
+        <w:t xml:space="preserve"> zadań administracyjnych m.in. związanych z prowadzeniem raportów i statystyk z prac Inspektora Ochrony Danych dla Urzędu Miasta Poznania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08967233" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">Do zadań </w:t>
+      </w:r>
+      <w:r w:rsidR="004032BE" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">Oddziału Ochrony Danych </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF76CF" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">dla </w:t>
+      </w:r>
+      <w:r w:rsidR="004032BE" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">Miejskich Jednostek Organizacyjnych </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>należy realizacja zadań określonych w RODO w obszarze funkcjonowania miejskich jednostek organizacyjnych, tj.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA7C2E8" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>informowanie Administratora, podmiotu przetwarzającego oraz pracowników, którzy przetwarzają dane osobowe, o obowiązkach spoczywających na nich na mocy ww. rozporządzenia oraz innych przepisów o ochronie danych i doradzanie im w tej sprawie;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54ECF07B" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>monitorowanie przestrzegania ww. rozporządzenia, innych przepisów o ochronie danych oraz polityk Administratora lub podmiotu przetwarzającego w dziedzinie ochrony danych osobowych, w tym podział obowiązków, działania zwiększające świadomość, szkolenia personelu uczestniczącego w operacjach przetwarzania oraz powiązane z tym audyty - w tym przygotowywanie planu czynności sprawdzających i przeprowadzanie planowych oraz doraźnych czynności sprawdzających zgodności sposobu przetwarzania danych osobowych z obowiązującym prawem i sporządzanie w tym zakresie sprawozdań dla Administratora danych osobowych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D29359" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>udzielanie na żądanie zaleceń co do oceny skutków dla ochrony danych oraz monitorowanie jej wykonania zgodnie z art. 35 ww. rozporządzenia;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496B900D" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>współpraca z organem nadzorczym;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8230F1" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>pełnienie funkcji punktu kontaktowego dla organu nadzorczego w kwestiach związanych z przetwarzaniem, w tym z uprzednimi konsultacjami, o których mowa w art. 36 ww. rozporządzenia, oraz w stosownych przypadkach prowadzenia konsultacji we wszelkich innych sprawach;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239C6ECF" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>pełnienie funkcji punktu kontaktowego dla osób, których dane dotyczą, we wszystkich sprawach związanych z przetwarzaniem ich danych osobowych oraz z wykonywaniem praw przysługujących im na mocy ww. rozporządzenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4353CC32" w14:textId="77777777" w:rsidR="00C27596" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Do zadań stanowiska ds. </w:t>
       </w:r>
-      <w:r w:rsidR="00526D8C">
-[...7 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk198207873"/>
+      <w:r w:rsidR="00C27596" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">koordynacji budżetu i </w:t>
+      </w:r>
+      <w:r w:rsidR="007D50F0" w:rsidRPr="00B65EBB">
+        <w:t>zamówień</w:t>
+      </w:r>
+      <w:r w:rsidR="00C27596" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> publicznych </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00C27596" w:rsidRPr="00B65EBB">
+        <w:t>należy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CD8192" w14:textId="77777777" w:rsidR="00C438FE" w:rsidRPr="00B65EBB" w:rsidRDefault="00C27596" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>poszukiwanie i analiza zewnętrznych źródeł finansowania projektów biura</w:t>
+      </w:r>
+      <w:r w:rsidR="00C438FE" w:rsidRPr="00B65EBB">
+        <w:t>, w tym weryfikacja programów wsparcia finansowego ze środków UE; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F064A0" w14:textId="77777777" w:rsidR="00C438FE" w:rsidRPr="00B65EBB" w:rsidRDefault="00C438FE" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">koordynowanie i nadzorowanie projektów finansowanych z środków zewnętrznych w obszarze cyfryzacji i cyberbezpieczeństwa, w tym nadzorowanie harmonogramu i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:lastRenderedPageBreak/>
-        <w:t>podejmowanie działań optymalizujących standardy zabezpieczania zasobów informacyjnych Urzędu;</w:t>
-[...763 lines deleted...]
-      <w:r w:rsidR="00FA77F9">
+        <w:t xml:space="preserve">prac wśród pracowników zaangażowanych w projekt dotacyjny, w tym spoza </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C438FE">
-[...22 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>iura; przygotowanie raportu i rozliczenia projektu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F513CDF" w14:textId="77777777" w:rsidR="00333C00" w:rsidRPr="00B65EBB" w:rsidRDefault="00333C00" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">weryfikacja prowadzenia bieżącej ewidencji zleceń i porozumień oraz ewidencji umów dotyczących zobowiązań finansowych z zakresu działania </w:t>
       </w:r>
-      <w:r w:rsidR="00FA77F9">
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>iura, sposobów ich załatwiania i stopnia zaawansowania;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F9FEA4" w14:textId="77777777" w:rsidR="00333C00" w:rsidRPr="00DC0AF2" w:rsidRDefault="00333C00" w:rsidP="00333C00">
-[...17 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5A9907C8" w14:textId="77777777" w:rsidR="00333C00" w:rsidRPr="00B65EBB" w:rsidRDefault="00333C00" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>rejestracja dokumentów księgowych związanych z działalnością Biura w Centralnym Rejestrze Umów w systemie KSAT;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCC7C84" w14:textId="77777777" w:rsidR="00333C00" w:rsidRPr="00B65EBB" w:rsidRDefault="00333C00" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">koordynacja i nadzór umów finansowych przygotowywanych przez </w:t>
       </w:r>
-      <w:r w:rsidR="00FA77F9">
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">iuro, w tym uwzględnienie negocjacji cen korzystnych dla budżetu </w:t>
       </w:r>
-      <w:r w:rsidR="00FA77F9">
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>iura;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE573B5" w14:textId="77777777" w:rsidR="00333C00" w:rsidRDefault="00333C00" w:rsidP="00333C00">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2ED1AD45" w14:textId="77777777" w:rsidR="00333C00" w:rsidRPr="00B65EBB" w:rsidRDefault="00333C00" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">prowadzenie całokształtu prac związanych z projektowaniem i bieżącą analizą realizacji budżetu zadaniowego </w:t>
       </w:r>
-      <w:r w:rsidR="00FA77F9">
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">iura – przygotowywanie i uzgadnianie budżetu zadaniowego </w:t>
       </w:r>
-      <w:r w:rsidR="00FA77F9">
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>iura;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2994AD30" w14:textId="77777777" w:rsidR="00333C00" w:rsidRDefault="00C438FE" w:rsidP="00333C00">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00C438FE">
+    <w:p w14:paraId="3CF0F753" w14:textId="77777777" w:rsidR="00333C00" w:rsidRPr="00B65EBB" w:rsidRDefault="00C438FE" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>przygotowanie i monitorowanie realizacji rocznego planu zamówień publicznych oraz współudział w przygotowywaniu dokumentacji związanej z zamówieniami publicznymi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034CFB08" w14:textId="77777777" w:rsidR="00C438FE" w:rsidRPr="00B65EBB" w:rsidRDefault="00C438FE" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">zapewnienie obsługi finansowej </w:t>
       </w:r>
-      <w:r w:rsidR="00FA77F9">
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C438FE">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00C438FE">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>iura zgodnie z instrukcją obiegu dokumentów finansowo-księgowych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B470725" w14:textId="77777777" w:rsidR="00C438FE" w:rsidRPr="00B65EBB" w:rsidRDefault="00C438FE" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">prowadzenie ewidencji mienia ruchomego w </w:t>
       </w:r>
-      <w:r w:rsidR="00FA77F9">
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C438FE">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00C438FE">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>iurze; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE9FAD9" w14:textId="77777777" w:rsidR="00C438FE" w:rsidRPr="00B65EBB" w:rsidRDefault="00C438FE" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>prowadzenie ewidencji zasobów sprzętowych oraz koordynowanie spraw związanych z inwentaryzacją; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61493098" w14:textId="77777777" w:rsidR="00C27596" w:rsidRPr="00B65EBB" w:rsidRDefault="00C438FE" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">opracowywanie okresowych sprawozdań i raportów z realizacji zadań </w:t>
       </w:r>
-      <w:r w:rsidR="00FA77F9">
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C438FE">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00C438FE">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>iura;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FDA2849" w14:textId="77777777" w:rsidR="00C438FE" w:rsidRPr="00B65EBB" w:rsidRDefault="00C438FE" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>rozliczanie umów na wykorzystanie samochodów prywatnych do celów służbowych </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C438FE">
+      <w:r w:rsidRPr="00B65EBB">
         <w:br/>
         <w:t xml:space="preserve">przez pracowników </w:t>
       </w:r>
-      <w:r w:rsidR="00FA77F9">
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C438FE">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00C438FE">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>iura; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F485607" w14:textId="77777777" w:rsidR="00C438FE" w:rsidRPr="00B65EBB" w:rsidRDefault="00C438FE" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>prowadzenie obsługi komputerowych baz danych w systemach informatycznych (m.in. KSAT); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15193EC2" w14:textId="77777777" w:rsidR="00C438FE" w:rsidRPr="00B65EBB" w:rsidRDefault="00C438FE" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">opracowywanie projektów zarządzeń dyrektora </w:t>
       </w:r>
-      <w:r w:rsidR="00FA77F9">
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C438FE">
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>iura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048967D4" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="00C438FE" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Do zadań stanowiska ds. </w:t>
       </w:r>
-      <w:r w:rsidR="00FD7122">
+      <w:r w:rsidR="00FD7122" w:rsidRPr="00B65EBB">
         <w:t>administracyjno-finansowych</w:t>
       </w:r>
-      <w:r w:rsidR="001B524E">
+      <w:r w:rsidR="001B524E" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> należy:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1742BFC4" w14:textId="77777777" w:rsidR="00C438FE" w:rsidRDefault="00C438FE" w:rsidP="00526D8C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2660F135" w14:textId="77777777" w:rsidR="00C438FE" w:rsidRPr="00B65EBB" w:rsidRDefault="00C438FE" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">prowadzenie w systemie obiegu dokumentów bieżącej ewidencji zleceń i porozumień oraz ewidencji umów dotyczących zobowiązań finansowych z zakresu działania </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">iura, w tym współpraca ze wszystkimi sekcjami </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>iura w celu sprawnego pozyskiwania aktualnych informacji o sposobach ich załatwiania i stopnia zaawansowania;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701232C7" w14:textId="77777777" w:rsidR="00C438FE" w:rsidRPr="00B65EBB" w:rsidRDefault="00C438FE" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">rejestracja dokumentów księgowych związanych z działalnością </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>iura w Centralnym Rejestrze Umów w systemie KSAT;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0532E2CC" w14:textId="77777777" w:rsidR="00C438FE" w:rsidRPr="00B65EBB" w:rsidRDefault="00C438FE" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">prowadzenie ewidencji umów finansowych przygotowywanych przez </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">iuro, w tym uwzględnienie negocjacji cen korzystnych dla budżetu </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>iura;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C33722C" w14:textId="77777777" w:rsidR="00C438FE" w:rsidRPr="00B65EBB" w:rsidRDefault="00C438FE" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:lastRenderedPageBreak/>
-        <w:t>p</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00FA77F9">
+        <w:t xml:space="preserve">prowadzenie ze stanowiskiem ds. koordynacji budżetu i zamówień publicznych całokształtu prac związanych z projektowaniem i bieżącą analizą realizacji budżetu zadaniowego Biura – przygotowywanie i uzgadnianie budżetu zadaniowego </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C438FE">
-[...2 lines deleted...]
-      <w:r w:rsidR="00FA77F9">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>iura;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CAFAF18" w14:textId="77777777" w:rsidR="00C438FE" w:rsidRPr="00B65EBB" w:rsidRDefault="00D80F54" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>przygotowanie i monitorowanie realizacji rocznego planu zamówień publicznych oraz współudział w przygotowywaniu dokumentacji związanej z zamówieniami publicznymi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ADCEC88" w14:textId="77777777" w:rsidR="00D80F54" w:rsidRPr="00B65EBB" w:rsidRDefault="00D80F54" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">prowadzenie weryfikacji wydatków </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C438FE">
-[...16 lines deleted...]
-      <w:r w:rsidR="00FA77F9">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>iura;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386AFBD1" w14:textId="77777777" w:rsidR="00D80F54" w:rsidRPr="00B65EBB" w:rsidRDefault="00D80F54" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">zapewnienie obsługi finansowej </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B72E3F">
-[...13 lines deleted...]
-      <w:r w:rsidR="00FA77F9">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>iura zgodnie z instrukcją obiegu dokumentów finansowo-księgowych; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4B55AB" w14:textId="77777777" w:rsidR="00D80F54" w:rsidRPr="00B65EBB" w:rsidRDefault="00D80F54" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">współpraca przy prowadzeniu ewidencji mienia ruchomego w </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00FA77F9">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>iurze; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14226BAC" w14:textId="77777777" w:rsidR="00D80F54" w:rsidRPr="00B65EBB" w:rsidRDefault="00D80F54" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>prowadzenie ewidencji zasobów sprzętowych oraz koordynowanie spraw związanych z inwentaryzacją;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0789645A" w14:textId="77777777" w:rsidR="00D80F54" w:rsidRPr="00B65EBB" w:rsidRDefault="00D80F54" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">przygotowanie poleceń wyjazdu służbowego, prowadzenie elektronicznego rejestru delegacji służbowych oraz rozliczanie finansowe wyjazdów służbowych pracowników </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="003642A8">
-[...138 lines deleted...]
-      <w:r w:rsidRPr="00D80F54">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>iura;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDB9362" w14:textId="77777777" w:rsidR="00D80F54" w:rsidRPr="00B65EBB" w:rsidRDefault="00D80F54" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>rozliczanie umów na wykorzystanie samochodów prywatnych do celów służbowych </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D80F54">
+      <w:r w:rsidRPr="00B65EBB">
         <w:br/>
         <w:t xml:space="preserve">przez pracowników </w:t>
       </w:r>
-      <w:r w:rsidR="00FA77F9">
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D80F54">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00D80F54">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>iura; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB1E367" w14:textId="77777777" w:rsidR="00D80F54" w:rsidRPr="00B65EBB" w:rsidRDefault="00D80F54" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>prowadzenie obsługi komputerowych baz danych w systemach informatycznych (m.in. KSAT);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196DC73A" w14:textId="77777777" w:rsidR="00D80F54" w:rsidRPr="00B65EBB" w:rsidRDefault="00D80F54" w:rsidP="009F1969">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">opracowywanie okresowych sprawozdań i raportów z realizacji zadań </w:t>
       </w:r>
-      <w:r w:rsidR="00FA77F9">
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D80F54">
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>iura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2380C9A0" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Do zadań stanowiska ds. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk198208157"/>
-      <w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk198208157"/>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">organizacyjnych i obsługi sekretariatu </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-      <w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>należy:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4433229F" w14:textId="77777777" w:rsidR="001B524E" w:rsidRDefault="001B524E" w:rsidP="00526D8C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1EC3B287" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00BD153B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>prowadzenie kalendarium zajęć;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C406B3" w14:textId="77777777" w:rsidR="001B524E" w:rsidRDefault="001B524E" w:rsidP="00526D8C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="54A4AFBF" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00BD153B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>rejestrowanie przesyłek wpływających w systemie informatycznym;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1341F22C" w14:textId="77777777" w:rsidR="001B524E" w:rsidRDefault="001B524E" w:rsidP="00526D8C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4CF70FE6" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00BD153B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>bieżące sprawdzanie poczty elektronicznej kierowanej na oficjalną skrzynkę internetową biura, przekazywanie jej do właściwych adresatów oraz monitorowanie udzielania odpowiedzi w tym zakresie;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F4403F" w14:textId="77777777" w:rsidR="001B524E" w:rsidRDefault="001B524E" w:rsidP="00526D8C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3D29B868" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00BD153B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>przyjmowanie i przedkładanie korespondencji przychodzącej i wychodzącej, zapewnienie doręczenia tej korespondencji na stanowiska pracy lub właściwym wydziałom Urzędu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C51AEEB" w14:textId="77777777" w:rsidR="001B524E" w:rsidRDefault="001B524E" w:rsidP="00526D8C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="04943D0F" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00BD153B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>organizowanie obsługi spotkań;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F722AB" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00BD153B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>udzielanie informacji interesantom;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F9D922" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00BD153B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>sporządzanie projektów typowych pism o charakterze wewnętrznym;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700BAD1D" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00BD153B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>obsługa spotkań prowadzonych przez dyrektora i zastępcę dyrektora ds. cyberbezpieczeństwa;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AFD217B" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00BD153B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>prowadzenie aktualnego zbioru danych adresowych i telefonicznych niezbędnych dla stanowisk pracy w biurze;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFA2D8C" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00BD153B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:lastRenderedPageBreak/>
-        <w:t>organizowanie obsługi spotkań;</w:t>
-[...38 lines deleted...]
-      <w:r>
         <w:t>prowadzenie spraw dotyczących zaopatrzenia stanowisk pracy w biurze w materiały biurowe oraz zamawianie niezbędnych usług na rzecz biura;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43493F03" w14:textId="77777777" w:rsidR="001B524E" w:rsidRDefault="001B524E" w:rsidP="00526D8C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="37B220BD" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00BD153B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>aktualizacja bazy zawierającej nazwiska pracowników posiadających dostęp do pomieszczeń biura;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C033685" w14:textId="77777777" w:rsidR="001B524E" w:rsidRDefault="001B524E" w:rsidP="00526D8C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="479EB413" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00BD153B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>prowadzenie spraw osobowych i socjalnych pracowników biura w zakresie: rozliczania czasu pracy w systemie KSAT, ewidencji urlopów, zwolnień lekarskich, prowadzenia listy obecności;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524F83C0" w14:textId="77777777" w:rsidR="001B524E" w:rsidRDefault="001B524E" w:rsidP="00526D8C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2E6F0655" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00BD153B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>przygotowywanie dokumentów kadrowych biura w zakresie zatrudniania pracowników, ocen okresowych, kierowania na szkolenia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7E4B45" w14:textId="77777777" w:rsidR="001B524E" w:rsidRDefault="001B524E" w:rsidP="00101CA1">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7452C504" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00BD153B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>prowadzenie spraw organizacyjnych biura dotyczących regulaminu organizacyjnego, kart stanowisk pracy, pełnomocnictw, upoważnień, dostępu do systemów informatycznych, rzeczowego wykazu akt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1A6CD6" w14:textId="77777777" w:rsidR="001B524E" w:rsidRDefault="001B524E" w:rsidP="00526D8C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="265D1800" w14:textId="77777777" w:rsidR="001B524E" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00BD153B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>prowadzenie spraw związanych z udostępnianiem informacji publicznej będących w zakresie kompetencji biura;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCE0E40" w14:textId="77777777" w:rsidR="00A0793F" w:rsidRDefault="001B524E" w:rsidP="00526D8C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5C6E810E" w14:textId="77777777" w:rsidR="00A0793F" w:rsidRPr="00B65EBB" w:rsidRDefault="001B524E" w:rsidP="00BD153B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>koordynowanie przekazania dokumentacji do Archiwum Zakładowego przygotowanej przez stanowiska pracy w biurze.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F05BC84" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00261067">
+    <w:p w14:paraId="1659D3C0" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00261067">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>§ 10</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1DD2D2" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00465B36" w:rsidRDefault="00261067" w:rsidP="00261067">
+    <w:p w14:paraId="0F1D222D" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00261067">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00465B36">
+      <w:r w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Liczba etatów w biur</w:t>
       </w:r>
-      <w:r w:rsidR="001901BC">
+      <w:r w:rsidR="001901BC" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ze określona jest w załączniku n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00465B36">
+      <w:r w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">r 2 do </w:t>
       </w:r>
-      <w:r w:rsidR="00300133">
+      <w:r w:rsidR="00300133" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00465B36">
+      <w:r w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>egulaminu</w:t>
       </w:r>
-      <w:r w:rsidR="00DA32FC" w:rsidRPr="00465B36">
+      <w:r w:rsidR="00DA32FC" w:rsidRPr="00B65EBB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252D84FA" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
+    <w:p w14:paraId="6BB4DF61" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Rozdział IV Zasady podpisywania pism</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E53379F" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
+    <w:p w14:paraId="14EA6D93" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">§ </w:t>
       </w:r>
-      <w:r w:rsidR="00054B03">
+      <w:r w:rsidR="00054B03" w:rsidRPr="00B65EBB">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00261067">
+      <w:r w:rsidR="00261067" w:rsidRPr="00B65EBB">
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3989AF92" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+    <w:p w14:paraId="007A5216" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Dyrektor biura uprawniony jest do:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72214196" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+    <w:p w14:paraId="6FABB383" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>aprobaty i podpisywania pism w sprawach należących do zakresu działania biura i niezastrzeżonych do właściwości Prezydenta, zastępców Prezydenta, Sekretarza i Skarbnika, zgodnie z zasadami określonymi w Regulaminie Organizacyjnym Urzędu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DE17A0" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+    <w:p w14:paraId="29129829" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>składania oświadczeń woli w granicach pełnomocnictwa udzielonego przez Prezydenta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633CF99D" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+    <w:p w14:paraId="49642DBE" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Zastępca dyrektora uprawniony jest do:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3540E77C" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+    <w:p w14:paraId="233BAB7D" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>aprobaty i podpisywania pism należących do zakresu zadań nadzorowanych stanowisk, z wyłączeniem spraw zastrzeżonych dla Prezydenta, zastępców Prezydenta, Sekretarza i Skarbnika oraz dyrektora biura;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432EAF9B" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>aprobaty i podpisywania pism związanych z udzielaniem pracy zdalnej i przedstawianymi raportami z wykonywania zadań podczas pracy zdalnej pracowników biura, zgodnie z upoważnieniem udzielonym przez Prezydenta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711394F0" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>aprobaty i podpisywania wniosków urlopowych</w:t>
+      </w:r>
+      <w:r w:rsidR="00D80F54" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> oraz </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk198208996"/>
+      <w:r w:rsidR="00D80F54" w:rsidRPr="00B65EBB">
+        <w:t>uprawnień</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> pracowników biura</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1745ADE8" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:lastRenderedPageBreak/>
-        <w:t>aprobaty i podpisywania pism należących do zakresu zadań nadzorowanych stanowisk, z wyłączeniem spraw zastrzeżonych dla Prezydenta, zastępców Prezydenta, Sekretarza i Skarbnika oraz dyrektora biura;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="15FD511F" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+        <w:t>aprobaty i podpisywania pism należących do zakresu zadań oddziału i pozostałych stanowisk zgodnie z odrębnym poleceniem dyrektora;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672D545A" w14:textId="77777777" w:rsidR="004319FB" w:rsidRPr="00B65EBB" w:rsidRDefault="004319FB" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="321DDA45" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">aprobaty i podpisywania odpowiedzi na wnioski </w:t>
+      </w:r>
+      <w:r w:rsidR="00982129" w:rsidRPr="00B65EBB">
+        <w:t>w trybie informacji publicznej;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5109EDF1" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w14:paraId="3E4B51E6" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>podpisywania pism o przekazaniu sprawy zgodnie z właściwością merytoryczną;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04FA09F3" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...38 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>potwierdzania zgodności kopii dokumentów związanych z prowadzoną na podległych mu stanowiskach sprawą z jego oryginałem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010C6D6C" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+    <w:p w14:paraId="075C6920" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Kierownik oddziału uprawniony jest do:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CE71F8" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+    <w:p w14:paraId="7F39ACCA" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>zamówień i zlecania wykonania usług poligraficznych w Powielarni Wydziału Obsługi Urzędu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF7179B" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+    <w:p w14:paraId="62A6BC1D" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="38515273" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>podpisywania protokołów, notatek i informacji o charakterze wewnętrznym, parafowania pism i materiałów opracowywanych w kierowanym oddziale;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318B92C2" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="22D4E803" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>potwierdzania zgodności kopii dokumentów związanych z prowadzoną w oddziale sprawą z jego oryginałem;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5289D75F" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>parafowania - przed przedłożeniem dyrektorowi biura - wniosków o urlop podległych sobie pracowników.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C019B0" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+    <w:p w14:paraId="0D182883" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Zastępca dyrektora i kierownik oddziału są upoważnieni do sprawdzania pod względem merytorycznym faktur dotyczących realizowanych zadań.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA62065" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+    <w:p w14:paraId="72D6EAA0" w14:textId="77777777" w:rsidR="00882A6B" w:rsidRPr="00B65EBB" w:rsidRDefault="00882A6B" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
+      <w:r w:rsidRPr="00882A6B">
+        <w:t>Kierownik Oddziału Serwisów i Technologii Informacyjnych up</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Inspektor Ochrony Danych dla Urzędu Miasta Poznania i jego </w:t>
-[...105 lines deleted...]
-    <w:p w14:paraId="4BEC814F" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+        <w:t>rawniony</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882A6B">
+        <w:t xml:space="preserve"> jest do potwierdzania pod względem merytorycznym faktur związanych z obsługą strony www.poznan.pl oraz Biuletynu Informacji Publicznej (BIP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F3EF71" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-    <w:p w14:paraId="4B299A20" w14:textId="77777777" w:rsidR="00054B03" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">Inspektor Ochrony Danych dla Urzędu Miasta Poznania i jego </w:t>
+      </w:r>
+      <w:r w:rsidR="005947D0" w:rsidRPr="00B65EBB">
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>astępcy z zastrzeżeniem ust. 6</w:t>
+      </w:r>
+      <w:r w:rsidR="0045491A" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00805FC2" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4566" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> kierownik Oddziału Ochrony Danych</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF76CF" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> dla</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4566" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> Miejskich Jednostek Organizacyjnych - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>Inspektor Ochrony Danych dla miejskich jednostek organizacyjnych</w:t>
+      </w:r>
+      <w:r w:rsidR="00670939" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> oraz jego </w:t>
+      </w:r>
+      <w:r w:rsidR="005947D0" w:rsidRPr="00B65EBB">
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="00670939" w:rsidRPr="00B65EBB">
+        <w:t>astępca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> odpowiednio upoważniony jest do:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E358A81" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>podpisywania sprawozdań zgodności przetwarzania danych osobowych z przepisami o ochronie danych osobowych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470F6981" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>podpisywania korespondencji kierowanej do dyrektorów wydziałów Urzędu oraz do wskazanych odrębnym dokumentem dyrektorów miejskich jednostek organizacyjnych w sprawach z zakresu ochrony danych osobowych z wyłączeniem spraw zastrzeżonych dla dyrektora biura;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354F5042" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>podpisywania korespondencji kierowanej do osób, których dane dotyczą, we wszystkich sprawach związanych z przetwarzaniem ich danych osobowych oraz z wykonywaniem praw przysługujących im na mocy RODO;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC6B803" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>podpisywania korespondencji kierowanej do innych podmiotów w sprawach z zakresu ochrony danych osobowych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688E223B" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>podpisywania korespondencji kierowanej do Prezesa Urzędu Ochrony Danych Osobowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC414CA" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Inspektor Ochrony Danych dla Urzędu Miasta Poznania </w:t>
+      </w:r>
+      <w:r w:rsidR="00805FC2" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">(02) – pierwszy zastępca IOD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>upoważniony jest do podpisywania korespondencji i sprawozdań wymienionych w ust. 5 pkt 1, i 5 w czasie nieobecności Inspektora Ochrony Danych dla Urzędu Miasta Poznania</w:t>
+      </w:r>
+      <w:r w:rsidR="00805FC2" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> (01)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105E5DAE" w14:textId="77777777" w:rsidR="00054B03" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Inspektor Ochrony Danych dla Urzędu Miasta Poznania</w:t>
       </w:r>
-      <w:r w:rsidR="00805FC2">
+      <w:r w:rsidR="00805FC2" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> (03) – drugi zastępca IOD</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> upoważniony jest do podpisywania korespondencji i sprawozdań wymienionych w ust. 5 pkt 1, i 5 w czasie jednoczesnej nieobecności Inspektora Ochrony Danych dla Urzędu Miasta Poznania</w:t>
       </w:r>
-      <w:r w:rsidR="00805FC2">
+      <w:r w:rsidR="00805FC2" w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> (01) i (02)</w:t>
       </w:r>
-      <w:r w:rsidR="00054B03">
+      <w:r w:rsidR="00054B03" w:rsidRPr="00B65EBB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160AA315" w14:textId="77777777" w:rsidR="00674668" w:rsidRDefault="00674668" w:rsidP="00CB32F4"/>
-    <w:p w14:paraId="311F0DDC" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
+    <w:p w14:paraId="0F3C9CF4" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Rozdział V Przepisy końcowe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F63715D" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
+    <w:p w14:paraId="235DEDB9" w14:textId="77777777" w:rsidR="00FA5602" w:rsidRPr="00B65EBB" w:rsidRDefault="00FA5602" w:rsidP="00FA5602">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">§ </w:t>
       </w:r>
-      <w:r w:rsidR="00054B03">
+      <w:r w:rsidR="00054B03" w:rsidRPr="00B65EBB">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00261067">
+      <w:r w:rsidR="00261067" w:rsidRPr="00B65EBB">
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7500B85A" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+    <w:p w14:paraId="657584B5" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Dla zapewnienia jednolitego oznakowania akt biuro stosuje symbol „CC”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37AD3E0C" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+    <w:p w14:paraId="6870FDED" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>Dla rozróżnienia pism przygotowywanych przez oddział i poszczególne stanowiska pracy, w biurze stosuje się następujące symbole:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CA55B2" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>CC-I – Oddział Serwisów i Technologii Informacyjnych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A467D62" w14:textId="77777777" w:rsidR="000E34D1" w:rsidRPr="00B65EBB" w:rsidRDefault="000E34D1" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>CC-II</w:t>
+      </w:r>
+      <w:r w:rsidR="008F64B7" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> – Oddział </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81805" w:rsidRPr="00B65EBB">
+        <w:t>Cyfryzacji i Smart City</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4E1A" w:rsidRPr="00B65EBB">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D44EBC5" w14:textId="77777777" w:rsidR="006B4566" w:rsidRPr="00B65EBB" w:rsidRDefault="006B4566" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">CC-III – Oddział Ochrony Danych </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF76CF" w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">dla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>Miejskich Jednostek Organizacyjnych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3815D63C" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="009D471B" w:rsidRDefault="00261067" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D471B">
+        <w:t>CC-IV – stanowisko ds. zabezpieczania zasobów informacyjnych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C88454" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="009D471B" w:rsidRDefault="00261067" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D471B">
+        <w:t>CC-VII – Inspektor Ochrony Danych dla Urzędu Miasta Poznania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F895DC2" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00D93E74" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D471B">
+        <w:t>CC-VIII – stanowisko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve"> ds. koordynacji bezpieczeństwa informacji;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DED41C" w14:textId="77777777" w:rsidR="007C17AA" w:rsidRPr="00B65EBB" w:rsidRDefault="007C17AA" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t xml:space="preserve">CC-IX – Centrum Operacji </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA44D0">
+        <w:t>Cyberb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>ezpieczeństwa;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267C2119" w14:textId="77777777" w:rsidR="00D93E74" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>CC-X – stanowisko ds. organiz</w:t>
+      </w:r>
+      <w:r w:rsidR="00F14333" w:rsidRPr="00B65EBB">
+        <w:t>acyjnych i obsługi sekretariatu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93E74" w:rsidRPr="00B65EBB">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030E7748" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00D93E74" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B65EBB">
+        <w:t>CC-XI – stanowisko ds. koordynacji budżetu i zamówień publicznych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D02A54D" w14:textId="77777777" w:rsidR="00074651" w:rsidRPr="00B65EBB" w:rsidRDefault="00074651" w:rsidP="00E700A5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
-        <w:t>Dla rozróżnienia pism przygotowywanych przez oddział i poszczególne stanowiska pracy, w biurze stosuje się następujące symbole:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C3214D3" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+        <w:t>CC-XII – stanowisko ds. opiniowania przetwarzania danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498C51E4" w14:textId="77777777" w:rsidR="00D93E74" w:rsidRPr="00B65EBB" w:rsidRDefault="00D93E74" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...140 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>CC-XII</w:t>
       </w:r>
-      <w:r w:rsidR="00FA77F9">
+      <w:r w:rsidR="00FA77F9" w:rsidRPr="00B65EBB">
         <w:t>I</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve"> – stanowisko ds. </w:t>
       </w:r>
-      <w:r w:rsidR="00FD7122">
+      <w:r w:rsidR="00FD7122" w:rsidRPr="00B65EBB">
         <w:t>administracyjno-finansowych</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51099A88" w14:textId="77777777" w:rsidR="00261067" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+    <w:p w14:paraId="272E7D48" w14:textId="77777777" w:rsidR="00261067" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t>Na końcu znaku sprawy, po symbolu roku, w którym założono sprawę, pracownicy biura mogą stosować swoje symbole literowe zgodne z oznaczeniami ustalonymi odrębnym zarządzeniem dyrektora.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787A3350" w14:textId="77777777" w:rsidR="00577D64" w:rsidRPr="00577D64" w:rsidRDefault="00261067" w:rsidP="00526D8C">
+    <w:p w14:paraId="3D890ABF" w14:textId="77777777" w:rsidR="00577D64" w:rsidRPr="00B65EBB" w:rsidRDefault="00261067" w:rsidP="00E700A5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00B65EBB">
         <w:t xml:space="preserve">Adres poczty elektronicznej biura: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00577D64" w:rsidRPr="00860B42">
+        <w:r w:rsidR="00577D64" w:rsidRPr="00B65EBB">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>cc@um.poznan.pl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00577D64" w:rsidRPr="00577D64">
+    <w:sectPr w:rsidR="00577D64" w:rsidRPr="00B65EBB">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FB8E827" w14:textId="77777777" w:rsidR="008D7C5F" w:rsidRDefault="008D7C5F" w:rsidP="0063270F">
+    <w:p w14:paraId="5B019E52" w14:textId="77777777" w:rsidR="00994D0D" w:rsidRDefault="00994D0D" w:rsidP="0063270F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49278281" w14:textId="77777777" w:rsidR="008D7C5F" w:rsidRDefault="008D7C5F" w:rsidP="0063270F">
+    <w:p w14:paraId="3A65E8FE" w14:textId="77777777" w:rsidR="00994D0D" w:rsidRDefault="00994D0D" w:rsidP="0063270F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="55D3D140" w14:textId="77777777" w:rsidR="008D7C5F" w:rsidRDefault="008D7C5F">
+    <w:p w14:paraId="37838C22" w14:textId="77777777" w:rsidR="00994D0D" w:rsidRDefault="00994D0D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B60FA4A" w14:textId="77777777" w:rsidR="00A31519" w:rsidRDefault="00A31519">
+  <w:p w14:paraId="4370B5CB" w14:textId="77777777" w:rsidR="00A31519" w:rsidRDefault="00A31519">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00781B60">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="526EEDCE" w14:textId="77777777" w:rsidR="00A31519" w:rsidRDefault="00A31519">
+  <w:p w14:paraId="55FB14AC" w14:textId="77777777" w:rsidR="00A31519" w:rsidRDefault="00A31519">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F48AF45" w14:textId="77777777" w:rsidR="008D7C5F" w:rsidRDefault="008D7C5F" w:rsidP="0063270F">
+    <w:p w14:paraId="4401822C" w14:textId="77777777" w:rsidR="00994D0D" w:rsidRDefault="00994D0D" w:rsidP="0063270F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19C1DDD7" w14:textId="77777777" w:rsidR="008D7C5F" w:rsidRDefault="008D7C5F" w:rsidP="0063270F">
+    <w:p w14:paraId="52BB9FE1" w14:textId="77777777" w:rsidR="00994D0D" w:rsidRDefault="00994D0D" w:rsidP="0063270F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="651FE27C" w14:textId="77777777" w:rsidR="008D7C5F" w:rsidRDefault="008D7C5F">
+    <w:p w14:paraId="7DC554C4" w14:textId="77777777" w:rsidR="00994D0D" w:rsidRDefault="00994D0D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00AF6A27"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="460A4790"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Akapitzlist1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
@@ -5413,50 +6231,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13C77C56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="43240766"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14A954A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EA63B5A"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5498,51 +6402,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14C91588"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D6F646F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5611,51 +6515,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C535095"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2690D012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5724,51 +6628,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22E0218A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2690D012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5837,51 +6741,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25C22D42"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2690D012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5950,51 +6854,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AD56892"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9F3E9F02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -6060,70 +6964,70 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39EB2BF7"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2A36B52C"/>
+    <w:tmpl w:val="C9DC9776"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Akapitzlist"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Akapitzlist"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -6174,51 +7078,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DA75ECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B4CA3D6"/>
     <w:lvl w:ilvl="0" w:tplc="ED625968">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Styl2"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -6261,51 +7165,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DF10F62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2690D012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6374,51 +7278,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="477A5F06"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2690D012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6487,51 +7391,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FE372DC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2690D012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6600,51 +7504,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51DE687B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2690D012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6713,51 +7617,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="541618C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17B6FD08"/>
     <w:lvl w:ilvl="0" w:tplc="D2F22570">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="regpkt1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="regpkt1"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
@@ -6802,51 +7706,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56763DA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B8202BC"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6888,51 +7792,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57CA2DEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05BC6A7A"/>
     <w:lvl w:ilvl="0" w:tplc="4D46F5E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="regpkta"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2484" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="regpkta"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3204" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
@@ -6977,51 +7881,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6804" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7524" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8244" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61245D1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A98A7EF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
@@ -7090,51 +7994,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6555430E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="196A6296"/>
     <w:lvl w:ilvl="0" w:tplc="9648D688">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="regpkt10"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="regpkt10"/>
       <w:lvlText w:val="%2."/>
@@ -7186,51 +8090,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6096" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6816" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7536" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="679E69D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="213AF15E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -7296,51 +8200,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68D91F6B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2690D012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7409,51 +8313,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A631C1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7CA0B80"/>
     <w:lvl w:ilvl="0" w:tplc="DEDE9D38">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Styl1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -7496,64 +8400,64 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C1D57FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E66C6BD4"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -7582,51 +8486,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77BC40FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD0CC39E"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7668,918 +8572,1026 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="993484762">
+  <w:num w:numId="1" w16cid:durableId="909002412">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1628973000">
+  <w:num w:numId="2" w16cid:durableId="1869835244">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="199632492">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1182672444">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1411928699">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="346061358">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1802268586">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="989868875">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1268080124">
+  <w:num w:numId="9" w16cid:durableId="2090534631">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1864586002">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1604146389">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="737090371">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2019305320">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="765492754">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="856116421">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1850363353">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1883126323">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="826215270">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="305015636">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1631738265">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="129908812">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="841705245">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="94207203">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="882597191">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1545756331">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1554001741">
-[...66 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="26" w16cid:durableId="775947766">
+    <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1044597939">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="27" w16cid:durableId="277302962">
+    <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="276528074">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="28" w16cid:durableId="807162209">
+    <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="495998295">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="29" w16cid:durableId="376783216">
+    <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="855310936">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="30" w16cid:durableId="192576866">
+    <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="332995831">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="31" w16cid:durableId="365836218">
+    <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1539126283">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="32" w16cid:durableId="574977526">
+    <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1912159875">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="33" w16cid:durableId="688719578">
+    <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="34" w16cid:durableId="1484929460">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009731AD"/>
+    <w:rsidRoot w:val="006309EE"/>
+    <w:rsid w:val="00004A5B"/>
     <w:rsid w:val="00004AD3"/>
     <w:rsid w:val="00014E0E"/>
+    <w:rsid w:val="00017F17"/>
     <w:rsid w:val="00032225"/>
     <w:rsid w:val="0003226F"/>
     <w:rsid w:val="0003366F"/>
     <w:rsid w:val="00035D88"/>
     <w:rsid w:val="00041CB2"/>
     <w:rsid w:val="00042481"/>
     <w:rsid w:val="000436F8"/>
     <w:rsid w:val="00046890"/>
     <w:rsid w:val="00053334"/>
     <w:rsid w:val="00054B03"/>
     <w:rsid w:val="00057CF3"/>
+    <w:rsid w:val="00057EF6"/>
     <w:rsid w:val="000626C9"/>
     <w:rsid w:val="0006685F"/>
     <w:rsid w:val="00067348"/>
     <w:rsid w:val="00070D72"/>
     <w:rsid w:val="00073E39"/>
     <w:rsid w:val="0007415D"/>
+    <w:rsid w:val="00074651"/>
     <w:rsid w:val="0007705F"/>
+    <w:rsid w:val="000800B4"/>
     <w:rsid w:val="00090975"/>
     <w:rsid w:val="00092830"/>
     <w:rsid w:val="000A04BC"/>
     <w:rsid w:val="000A40B6"/>
     <w:rsid w:val="000B34CE"/>
     <w:rsid w:val="000B501D"/>
     <w:rsid w:val="000C27D2"/>
+    <w:rsid w:val="000D13CA"/>
     <w:rsid w:val="000E0CFF"/>
     <w:rsid w:val="000E34D1"/>
     <w:rsid w:val="000E48B9"/>
     <w:rsid w:val="000E53EC"/>
     <w:rsid w:val="000F1C82"/>
     <w:rsid w:val="000F7725"/>
+    <w:rsid w:val="00101948"/>
     <w:rsid w:val="00101CA1"/>
     <w:rsid w:val="001051A3"/>
     <w:rsid w:val="0010669D"/>
     <w:rsid w:val="001125A5"/>
     <w:rsid w:val="00113651"/>
+    <w:rsid w:val="001179E2"/>
     <w:rsid w:val="00122642"/>
     <w:rsid w:val="001240B2"/>
     <w:rsid w:val="0012562B"/>
     <w:rsid w:val="00142F13"/>
+    <w:rsid w:val="0014663A"/>
     <w:rsid w:val="001472DF"/>
+    <w:rsid w:val="0015345C"/>
     <w:rsid w:val="0015437F"/>
     <w:rsid w:val="00154741"/>
     <w:rsid w:val="001707BF"/>
     <w:rsid w:val="001715C9"/>
     <w:rsid w:val="001741F9"/>
     <w:rsid w:val="00176669"/>
     <w:rsid w:val="00181293"/>
     <w:rsid w:val="0018162A"/>
     <w:rsid w:val="0019017C"/>
     <w:rsid w:val="001901BC"/>
     <w:rsid w:val="00192157"/>
     <w:rsid w:val="001958D5"/>
     <w:rsid w:val="001A0DEC"/>
     <w:rsid w:val="001A2E1B"/>
     <w:rsid w:val="001A6FF4"/>
+    <w:rsid w:val="001B0CAF"/>
     <w:rsid w:val="001B524E"/>
     <w:rsid w:val="001C01EB"/>
     <w:rsid w:val="001C10E4"/>
     <w:rsid w:val="001D180D"/>
     <w:rsid w:val="001D4ADF"/>
     <w:rsid w:val="001D5644"/>
+    <w:rsid w:val="001D69BE"/>
+    <w:rsid w:val="001E3DDE"/>
     <w:rsid w:val="001E4E1A"/>
     <w:rsid w:val="001E7889"/>
     <w:rsid w:val="00206E5F"/>
     <w:rsid w:val="002103BA"/>
     <w:rsid w:val="002131BF"/>
+    <w:rsid w:val="00223426"/>
+    <w:rsid w:val="00232033"/>
     <w:rsid w:val="002348BA"/>
     <w:rsid w:val="00234E41"/>
     <w:rsid w:val="0023687B"/>
     <w:rsid w:val="0023764D"/>
     <w:rsid w:val="002408BB"/>
     <w:rsid w:val="00241CD8"/>
     <w:rsid w:val="00256BE0"/>
     <w:rsid w:val="00261067"/>
     <w:rsid w:val="00263997"/>
     <w:rsid w:val="00267BC9"/>
     <w:rsid w:val="00272F85"/>
     <w:rsid w:val="00277942"/>
+    <w:rsid w:val="00282FE8"/>
     <w:rsid w:val="00287880"/>
     <w:rsid w:val="002A490B"/>
     <w:rsid w:val="002B112F"/>
     <w:rsid w:val="002B18C7"/>
     <w:rsid w:val="002B6179"/>
     <w:rsid w:val="002C39C4"/>
     <w:rsid w:val="002C7074"/>
     <w:rsid w:val="002C723D"/>
+    <w:rsid w:val="002D386A"/>
     <w:rsid w:val="002D4A77"/>
     <w:rsid w:val="002D534D"/>
     <w:rsid w:val="002E4387"/>
     <w:rsid w:val="002F1A49"/>
+    <w:rsid w:val="002F744B"/>
     <w:rsid w:val="00300133"/>
     <w:rsid w:val="003079CF"/>
     <w:rsid w:val="00314262"/>
     <w:rsid w:val="00315698"/>
     <w:rsid w:val="003167A8"/>
     <w:rsid w:val="003243E7"/>
     <w:rsid w:val="00327D40"/>
     <w:rsid w:val="00332F4F"/>
     <w:rsid w:val="00333C00"/>
     <w:rsid w:val="00346B2D"/>
     <w:rsid w:val="00350825"/>
     <w:rsid w:val="00353FAD"/>
     <w:rsid w:val="0035510C"/>
     <w:rsid w:val="00360F9E"/>
     <w:rsid w:val="00365C5C"/>
     <w:rsid w:val="0037056E"/>
+    <w:rsid w:val="00391A14"/>
     <w:rsid w:val="00393937"/>
     <w:rsid w:val="003A2FAE"/>
     <w:rsid w:val="003A71F5"/>
     <w:rsid w:val="003C1168"/>
+    <w:rsid w:val="003C2FA3"/>
     <w:rsid w:val="003C4F97"/>
     <w:rsid w:val="003D2055"/>
     <w:rsid w:val="003D7069"/>
     <w:rsid w:val="003E097A"/>
     <w:rsid w:val="003E0D81"/>
     <w:rsid w:val="003E15E7"/>
+    <w:rsid w:val="003F0A05"/>
+    <w:rsid w:val="003F4521"/>
     <w:rsid w:val="00402302"/>
     <w:rsid w:val="004032BE"/>
     <w:rsid w:val="004057E5"/>
+    <w:rsid w:val="00410B40"/>
+    <w:rsid w:val="00420C7D"/>
+    <w:rsid w:val="00427A57"/>
     <w:rsid w:val="004319FB"/>
     <w:rsid w:val="00436AD3"/>
+    <w:rsid w:val="004374B7"/>
     <w:rsid w:val="00440000"/>
     <w:rsid w:val="00443089"/>
     <w:rsid w:val="00452101"/>
     <w:rsid w:val="0045491A"/>
     <w:rsid w:val="0046009E"/>
+    <w:rsid w:val="004609D8"/>
     <w:rsid w:val="0046104E"/>
+    <w:rsid w:val="00464D6B"/>
     <w:rsid w:val="00464E7C"/>
     <w:rsid w:val="00465B36"/>
     <w:rsid w:val="0046708A"/>
     <w:rsid w:val="004707CB"/>
+    <w:rsid w:val="0048238E"/>
+    <w:rsid w:val="00484369"/>
     <w:rsid w:val="00484A25"/>
     <w:rsid w:val="00493911"/>
     <w:rsid w:val="00496383"/>
     <w:rsid w:val="004A2FAB"/>
     <w:rsid w:val="004A505F"/>
     <w:rsid w:val="004A759B"/>
     <w:rsid w:val="004B303B"/>
+    <w:rsid w:val="004B5F8E"/>
     <w:rsid w:val="004B77EF"/>
     <w:rsid w:val="004D2096"/>
     <w:rsid w:val="004D2A5A"/>
     <w:rsid w:val="004D5191"/>
     <w:rsid w:val="004E141E"/>
     <w:rsid w:val="004E1C8F"/>
+    <w:rsid w:val="004E5851"/>
     <w:rsid w:val="004E5B45"/>
     <w:rsid w:val="004E62E7"/>
+    <w:rsid w:val="004F69D2"/>
     <w:rsid w:val="00500383"/>
     <w:rsid w:val="0050152F"/>
     <w:rsid w:val="005048C9"/>
     <w:rsid w:val="00506C29"/>
     <w:rsid w:val="00522B55"/>
     <w:rsid w:val="00524D1D"/>
     <w:rsid w:val="00526D8C"/>
     <w:rsid w:val="005301C8"/>
     <w:rsid w:val="00532FAC"/>
     <w:rsid w:val="00536A39"/>
     <w:rsid w:val="005407B5"/>
     <w:rsid w:val="00541063"/>
     <w:rsid w:val="005441B4"/>
     <w:rsid w:val="0055025E"/>
     <w:rsid w:val="00550AE6"/>
+    <w:rsid w:val="00555B70"/>
     <w:rsid w:val="005566AE"/>
     <w:rsid w:val="00570DF5"/>
     <w:rsid w:val="005713EE"/>
     <w:rsid w:val="005745BA"/>
     <w:rsid w:val="00577D64"/>
     <w:rsid w:val="005947D0"/>
     <w:rsid w:val="005A0981"/>
     <w:rsid w:val="005A5375"/>
+    <w:rsid w:val="005A6AAC"/>
     <w:rsid w:val="005B61F7"/>
+    <w:rsid w:val="005C17EA"/>
     <w:rsid w:val="005C7BD4"/>
     <w:rsid w:val="005D0553"/>
     <w:rsid w:val="005D420D"/>
     <w:rsid w:val="005D4256"/>
     <w:rsid w:val="005E49D4"/>
     <w:rsid w:val="005E5A9B"/>
     <w:rsid w:val="005F7197"/>
     <w:rsid w:val="005F7729"/>
     <w:rsid w:val="006000ED"/>
     <w:rsid w:val="0060103C"/>
     <w:rsid w:val="00601526"/>
     <w:rsid w:val="006054AE"/>
+    <w:rsid w:val="006066AA"/>
     <w:rsid w:val="00611142"/>
     <w:rsid w:val="006127B7"/>
+    <w:rsid w:val="00614FEC"/>
     <w:rsid w:val="006232B3"/>
     <w:rsid w:val="006237BD"/>
     <w:rsid w:val="00625E72"/>
     <w:rsid w:val="0062783D"/>
+    <w:rsid w:val="006309EE"/>
     <w:rsid w:val="00630FBB"/>
     <w:rsid w:val="0063270F"/>
     <w:rsid w:val="00632872"/>
     <w:rsid w:val="006445D7"/>
     <w:rsid w:val="006600FD"/>
     <w:rsid w:val="006653B1"/>
     <w:rsid w:val="00665997"/>
     <w:rsid w:val="00670939"/>
     <w:rsid w:val="00671C30"/>
     <w:rsid w:val="00674668"/>
     <w:rsid w:val="006858CD"/>
     <w:rsid w:val="00685CEC"/>
     <w:rsid w:val="006951ED"/>
     <w:rsid w:val="0069566A"/>
     <w:rsid w:val="006958BC"/>
     <w:rsid w:val="00696918"/>
     <w:rsid w:val="006A0C7E"/>
     <w:rsid w:val="006B138C"/>
     <w:rsid w:val="006B1EF5"/>
     <w:rsid w:val="006B34B3"/>
     <w:rsid w:val="006B36CA"/>
     <w:rsid w:val="006B4566"/>
     <w:rsid w:val="006B571B"/>
+    <w:rsid w:val="006B7666"/>
+    <w:rsid w:val="006C489B"/>
     <w:rsid w:val="006D4D77"/>
     <w:rsid w:val="006D5A6C"/>
     <w:rsid w:val="006D6508"/>
     <w:rsid w:val="006D6E08"/>
+    <w:rsid w:val="006D7257"/>
+    <w:rsid w:val="006D7D2F"/>
     <w:rsid w:val="006E36E2"/>
+    <w:rsid w:val="006E53D3"/>
     <w:rsid w:val="006E68BA"/>
     <w:rsid w:val="006F42F6"/>
     <w:rsid w:val="006F4DC5"/>
     <w:rsid w:val="006F4E17"/>
     <w:rsid w:val="00701E41"/>
     <w:rsid w:val="00702FB8"/>
+    <w:rsid w:val="00703002"/>
     <w:rsid w:val="00703988"/>
     <w:rsid w:val="00711BE4"/>
+    <w:rsid w:val="00715C92"/>
+    <w:rsid w:val="00720EC4"/>
     <w:rsid w:val="0072118D"/>
+    <w:rsid w:val="0072374C"/>
+    <w:rsid w:val="00723B7F"/>
+    <w:rsid w:val="0072486B"/>
     <w:rsid w:val="0073415F"/>
     <w:rsid w:val="00735534"/>
     <w:rsid w:val="00740826"/>
     <w:rsid w:val="00742CC6"/>
+    <w:rsid w:val="00742FB0"/>
     <w:rsid w:val="00746AE4"/>
     <w:rsid w:val="0075383C"/>
     <w:rsid w:val="007550C0"/>
     <w:rsid w:val="0075617D"/>
+    <w:rsid w:val="00757CDF"/>
     <w:rsid w:val="00763867"/>
     <w:rsid w:val="007667C8"/>
     <w:rsid w:val="007718B7"/>
     <w:rsid w:val="00773C08"/>
     <w:rsid w:val="007764E7"/>
+    <w:rsid w:val="00776EA3"/>
     <w:rsid w:val="00780E45"/>
     <w:rsid w:val="00781107"/>
     <w:rsid w:val="00781B60"/>
+    <w:rsid w:val="007824F7"/>
     <w:rsid w:val="00790965"/>
     <w:rsid w:val="0079219A"/>
+    <w:rsid w:val="00794D0D"/>
     <w:rsid w:val="007A00BF"/>
     <w:rsid w:val="007A0A55"/>
     <w:rsid w:val="007A2488"/>
     <w:rsid w:val="007A306B"/>
+    <w:rsid w:val="007A4681"/>
     <w:rsid w:val="007C0F6D"/>
+    <w:rsid w:val="007C17AA"/>
     <w:rsid w:val="007C2432"/>
     <w:rsid w:val="007C2B4C"/>
+    <w:rsid w:val="007C34BA"/>
     <w:rsid w:val="007D1C7C"/>
     <w:rsid w:val="007D213A"/>
     <w:rsid w:val="007D4D82"/>
     <w:rsid w:val="007D50F0"/>
     <w:rsid w:val="007D7B62"/>
     <w:rsid w:val="007E415B"/>
     <w:rsid w:val="007F009C"/>
+    <w:rsid w:val="007F3DF4"/>
     <w:rsid w:val="00803464"/>
     <w:rsid w:val="0080468D"/>
     <w:rsid w:val="008048EF"/>
     <w:rsid w:val="00805756"/>
     <w:rsid w:val="00805FC2"/>
+    <w:rsid w:val="00811A98"/>
     <w:rsid w:val="008120D6"/>
     <w:rsid w:val="00816993"/>
     <w:rsid w:val="00817431"/>
+    <w:rsid w:val="008176B2"/>
     <w:rsid w:val="008200D8"/>
     <w:rsid w:val="00821300"/>
+    <w:rsid w:val="008233E6"/>
+    <w:rsid w:val="008306F1"/>
     <w:rsid w:val="00834387"/>
     <w:rsid w:val="008346C9"/>
     <w:rsid w:val="008350CF"/>
     <w:rsid w:val="0084774C"/>
     <w:rsid w:val="00850204"/>
     <w:rsid w:val="0085218C"/>
     <w:rsid w:val="00854006"/>
     <w:rsid w:val="00857EB2"/>
     <w:rsid w:val="00860B42"/>
     <w:rsid w:val="0086534A"/>
     <w:rsid w:val="0086625A"/>
     <w:rsid w:val="00870907"/>
     <w:rsid w:val="00870E04"/>
+    <w:rsid w:val="00872D56"/>
     <w:rsid w:val="008747DC"/>
     <w:rsid w:val="0088071D"/>
     <w:rsid w:val="00881F4D"/>
     <w:rsid w:val="008820FD"/>
     <w:rsid w:val="0088224D"/>
+    <w:rsid w:val="00882A6B"/>
     <w:rsid w:val="00890032"/>
     <w:rsid w:val="008907E2"/>
     <w:rsid w:val="00897C05"/>
     <w:rsid w:val="008A4135"/>
     <w:rsid w:val="008A5AF2"/>
     <w:rsid w:val="008B0C32"/>
     <w:rsid w:val="008B2A8C"/>
+    <w:rsid w:val="008B3215"/>
     <w:rsid w:val="008B4BDA"/>
     <w:rsid w:val="008D058E"/>
     <w:rsid w:val="008D28F1"/>
     <w:rsid w:val="008D2CB6"/>
     <w:rsid w:val="008D7C5F"/>
     <w:rsid w:val="008E36C7"/>
     <w:rsid w:val="008F404F"/>
     <w:rsid w:val="008F64B7"/>
     <w:rsid w:val="008F75E1"/>
     <w:rsid w:val="00900C15"/>
     <w:rsid w:val="00903966"/>
+    <w:rsid w:val="00903B4C"/>
+    <w:rsid w:val="00907534"/>
     <w:rsid w:val="009114FD"/>
     <w:rsid w:val="00913CF8"/>
     <w:rsid w:val="00917943"/>
     <w:rsid w:val="00920E23"/>
     <w:rsid w:val="00922CF9"/>
     <w:rsid w:val="00926A16"/>
     <w:rsid w:val="009317EA"/>
     <w:rsid w:val="009348D8"/>
     <w:rsid w:val="009443A0"/>
     <w:rsid w:val="00944F95"/>
     <w:rsid w:val="00946093"/>
     <w:rsid w:val="00946D71"/>
+    <w:rsid w:val="00947307"/>
     <w:rsid w:val="0096154A"/>
     <w:rsid w:val="00966B65"/>
     <w:rsid w:val="009731AD"/>
     <w:rsid w:val="009754CA"/>
     <w:rsid w:val="00980CF3"/>
     <w:rsid w:val="00982129"/>
     <w:rsid w:val="009834E0"/>
     <w:rsid w:val="00986420"/>
     <w:rsid w:val="00986953"/>
+    <w:rsid w:val="00994D0D"/>
     <w:rsid w:val="009A2AFF"/>
     <w:rsid w:val="009A2DFF"/>
     <w:rsid w:val="009A4C4C"/>
+    <w:rsid w:val="009B2D02"/>
     <w:rsid w:val="009B3C9C"/>
     <w:rsid w:val="009C0C24"/>
     <w:rsid w:val="009C2FD7"/>
     <w:rsid w:val="009C7778"/>
     <w:rsid w:val="009C7814"/>
     <w:rsid w:val="009D28A3"/>
+    <w:rsid w:val="009D471B"/>
+    <w:rsid w:val="009D57F7"/>
     <w:rsid w:val="009F134F"/>
+    <w:rsid w:val="009F1969"/>
     <w:rsid w:val="009F23E6"/>
     <w:rsid w:val="009F2ABB"/>
+    <w:rsid w:val="009F40B8"/>
     <w:rsid w:val="00A0793F"/>
+    <w:rsid w:val="00A112BD"/>
     <w:rsid w:val="00A20F03"/>
     <w:rsid w:val="00A25133"/>
     <w:rsid w:val="00A31519"/>
+    <w:rsid w:val="00A41932"/>
     <w:rsid w:val="00A608CC"/>
     <w:rsid w:val="00A614F5"/>
     <w:rsid w:val="00A64F27"/>
+    <w:rsid w:val="00A66117"/>
     <w:rsid w:val="00A670BC"/>
+    <w:rsid w:val="00A7045D"/>
     <w:rsid w:val="00A7053E"/>
     <w:rsid w:val="00A7440E"/>
     <w:rsid w:val="00A7679D"/>
+    <w:rsid w:val="00A80476"/>
     <w:rsid w:val="00A824C7"/>
     <w:rsid w:val="00A944A5"/>
+    <w:rsid w:val="00AA66DA"/>
+    <w:rsid w:val="00AB0920"/>
     <w:rsid w:val="00AB2A9D"/>
     <w:rsid w:val="00AB2AA0"/>
     <w:rsid w:val="00AB3D37"/>
     <w:rsid w:val="00AC1859"/>
     <w:rsid w:val="00AC2762"/>
     <w:rsid w:val="00AD11B5"/>
     <w:rsid w:val="00AD4C4E"/>
     <w:rsid w:val="00AD561C"/>
+    <w:rsid w:val="00AD695C"/>
     <w:rsid w:val="00AE2024"/>
     <w:rsid w:val="00AE3171"/>
+    <w:rsid w:val="00AE62BD"/>
     <w:rsid w:val="00AE7C27"/>
     <w:rsid w:val="00AF18CE"/>
     <w:rsid w:val="00AF36F1"/>
     <w:rsid w:val="00AF5858"/>
     <w:rsid w:val="00AF5EAD"/>
     <w:rsid w:val="00B04FB2"/>
+    <w:rsid w:val="00B30D00"/>
     <w:rsid w:val="00B31F03"/>
     <w:rsid w:val="00B41D2B"/>
     <w:rsid w:val="00B50980"/>
     <w:rsid w:val="00B52FD9"/>
     <w:rsid w:val="00B554BE"/>
     <w:rsid w:val="00B63262"/>
     <w:rsid w:val="00B65698"/>
+    <w:rsid w:val="00B65EBB"/>
     <w:rsid w:val="00B77B88"/>
     <w:rsid w:val="00B81CE8"/>
     <w:rsid w:val="00B90A6D"/>
     <w:rsid w:val="00B97EDD"/>
     <w:rsid w:val="00BA6614"/>
+    <w:rsid w:val="00BB2A56"/>
     <w:rsid w:val="00BC4594"/>
     <w:rsid w:val="00BC5987"/>
+    <w:rsid w:val="00BD153B"/>
     <w:rsid w:val="00BD30C3"/>
+    <w:rsid w:val="00BE6488"/>
     <w:rsid w:val="00BE6EFA"/>
     <w:rsid w:val="00BF0F46"/>
     <w:rsid w:val="00BF6308"/>
     <w:rsid w:val="00C071F3"/>
     <w:rsid w:val="00C10329"/>
     <w:rsid w:val="00C13BCB"/>
+    <w:rsid w:val="00C22FCA"/>
+    <w:rsid w:val="00C24BCB"/>
     <w:rsid w:val="00C25362"/>
     <w:rsid w:val="00C27596"/>
     <w:rsid w:val="00C31EAF"/>
     <w:rsid w:val="00C3672E"/>
     <w:rsid w:val="00C373EE"/>
     <w:rsid w:val="00C438FE"/>
     <w:rsid w:val="00C45D19"/>
     <w:rsid w:val="00C51544"/>
     <w:rsid w:val="00C57B76"/>
     <w:rsid w:val="00C60470"/>
+    <w:rsid w:val="00C72674"/>
     <w:rsid w:val="00C72BC4"/>
     <w:rsid w:val="00C74AD4"/>
     <w:rsid w:val="00C7673D"/>
     <w:rsid w:val="00C80D9A"/>
     <w:rsid w:val="00C816FE"/>
     <w:rsid w:val="00C9059E"/>
     <w:rsid w:val="00C9112C"/>
     <w:rsid w:val="00C9522A"/>
     <w:rsid w:val="00C97909"/>
     <w:rsid w:val="00CA1585"/>
     <w:rsid w:val="00CA3F14"/>
     <w:rsid w:val="00CA49CD"/>
     <w:rsid w:val="00CB32F4"/>
     <w:rsid w:val="00CB340A"/>
     <w:rsid w:val="00CC7B91"/>
     <w:rsid w:val="00CD35A0"/>
     <w:rsid w:val="00CD6A3A"/>
     <w:rsid w:val="00CE0607"/>
+    <w:rsid w:val="00CE1869"/>
     <w:rsid w:val="00CE2895"/>
     <w:rsid w:val="00CE42AD"/>
+    <w:rsid w:val="00CF18DF"/>
     <w:rsid w:val="00CF2EA6"/>
     <w:rsid w:val="00CF37BE"/>
     <w:rsid w:val="00CF581C"/>
     <w:rsid w:val="00D10456"/>
     <w:rsid w:val="00D13D19"/>
     <w:rsid w:val="00D24DA1"/>
     <w:rsid w:val="00D272AA"/>
     <w:rsid w:val="00D34241"/>
     <w:rsid w:val="00D35814"/>
     <w:rsid w:val="00D35C92"/>
     <w:rsid w:val="00D372CD"/>
     <w:rsid w:val="00D43F3E"/>
     <w:rsid w:val="00D460AA"/>
     <w:rsid w:val="00D46F2A"/>
     <w:rsid w:val="00D47FA7"/>
     <w:rsid w:val="00D52EF0"/>
     <w:rsid w:val="00D56EA1"/>
     <w:rsid w:val="00D62C57"/>
     <w:rsid w:val="00D71677"/>
     <w:rsid w:val="00D75D6D"/>
+    <w:rsid w:val="00D76034"/>
     <w:rsid w:val="00D80F54"/>
     <w:rsid w:val="00D842B2"/>
     <w:rsid w:val="00D84C72"/>
     <w:rsid w:val="00D86D57"/>
     <w:rsid w:val="00D90F85"/>
     <w:rsid w:val="00D93317"/>
     <w:rsid w:val="00D93E74"/>
     <w:rsid w:val="00D944DD"/>
     <w:rsid w:val="00D956EA"/>
     <w:rsid w:val="00DA1836"/>
     <w:rsid w:val="00DA32FC"/>
     <w:rsid w:val="00DA5643"/>
     <w:rsid w:val="00DA7230"/>
     <w:rsid w:val="00DC11AF"/>
     <w:rsid w:val="00DC6E8C"/>
     <w:rsid w:val="00DD0899"/>
     <w:rsid w:val="00DD0AAD"/>
     <w:rsid w:val="00DD1F31"/>
     <w:rsid w:val="00DD4761"/>
     <w:rsid w:val="00DD663D"/>
     <w:rsid w:val="00DE60C0"/>
     <w:rsid w:val="00DF3E7D"/>
     <w:rsid w:val="00DF76CF"/>
     <w:rsid w:val="00E102D7"/>
     <w:rsid w:val="00E1208A"/>
     <w:rsid w:val="00E17C5C"/>
     <w:rsid w:val="00E247A9"/>
     <w:rsid w:val="00E25ACF"/>
     <w:rsid w:val="00E31143"/>
+    <w:rsid w:val="00E34F24"/>
     <w:rsid w:val="00E364A6"/>
     <w:rsid w:val="00E4502C"/>
     <w:rsid w:val="00E46E0A"/>
     <w:rsid w:val="00E50C55"/>
     <w:rsid w:val="00E50EAF"/>
     <w:rsid w:val="00E549E3"/>
     <w:rsid w:val="00E555E6"/>
     <w:rsid w:val="00E67B61"/>
+    <w:rsid w:val="00E700A5"/>
     <w:rsid w:val="00E77320"/>
     <w:rsid w:val="00E84D3C"/>
+    <w:rsid w:val="00E932CB"/>
     <w:rsid w:val="00E94D83"/>
     <w:rsid w:val="00EA43A6"/>
     <w:rsid w:val="00EA6558"/>
+    <w:rsid w:val="00EA794C"/>
     <w:rsid w:val="00EA79DF"/>
     <w:rsid w:val="00EB20E7"/>
     <w:rsid w:val="00EB3543"/>
+    <w:rsid w:val="00EC390E"/>
     <w:rsid w:val="00ED0920"/>
     <w:rsid w:val="00ED4D6E"/>
     <w:rsid w:val="00ED4E2D"/>
     <w:rsid w:val="00EE2FFC"/>
     <w:rsid w:val="00EE7E0A"/>
     <w:rsid w:val="00EF0B66"/>
+    <w:rsid w:val="00EF65B1"/>
     <w:rsid w:val="00EF7BDF"/>
     <w:rsid w:val="00EF7DD2"/>
     <w:rsid w:val="00F0539A"/>
     <w:rsid w:val="00F05D4F"/>
     <w:rsid w:val="00F076A3"/>
     <w:rsid w:val="00F138CA"/>
     <w:rsid w:val="00F14333"/>
     <w:rsid w:val="00F15F91"/>
     <w:rsid w:val="00F20294"/>
     <w:rsid w:val="00F237CF"/>
     <w:rsid w:val="00F241BD"/>
+    <w:rsid w:val="00F259F7"/>
+    <w:rsid w:val="00F25CA5"/>
     <w:rsid w:val="00F364E4"/>
     <w:rsid w:val="00F37E3B"/>
     <w:rsid w:val="00F40676"/>
     <w:rsid w:val="00F419A9"/>
     <w:rsid w:val="00F46A32"/>
     <w:rsid w:val="00F475C1"/>
+    <w:rsid w:val="00F4764A"/>
     <w:rsid w:val="00F51420"/>
     <w:rsid w:val="00F547BA"/>
     <w:rsid w:val="00F54CA4"/>
     <w:rsid w:val="00F61179"/>
     <w:rsid w:val="00F61B75"/>
+    <w:rsid w:val="00F62D03"/>
     <w:rsid w:val="00F71815"/>
     <w:rsid w:val="00F810F7"/>
     <w:rsid w:val="00F81805"/>
     <w:rsid w:val="00F820FE"/>
     <w:rsid w:val="00F837AC"/>
     <w:rsid w:val="00F86FD0"/>
     <w:rsid w:val="00F96500"/>
     <w:rsid w:val="00FA0ADD"/>
     <w:rsid w:val="00FA4066"/>
+    <w:rsid w:val="00FA44D0"/>
     <w:rsid w:val="00FA507D"/>
     <w:rsid w:val="00FA5229"/>
     <w:rsid w:val="00FA5602"/>
     <w:rsid w:val="00FA77F9"/>
     <w:rsid w:val="00FB1B9E"/>
     <w:rsid w:val="00FB5709"/>
     <w:rsid w:val="00FC1EC1"/>
     <w:rsid w:val="00FC2485"/>
     <w:rsid w:val="00FC2D53"/>
     <w:rsid w:val="00FC3E7E"/>
     <w:rsid w:val="00FD3205"/>
     <w:rsid w:val="00FD7122"/>
     <w:rsid w:val="00FD76A4"/>
     <w:rsid w:val="00FE7B91"/>
     <w:rsid w:val="00FF2DA0"/>
     <w:rsid w:val="00FF5E5C"/>
     <w:rsid w:val="00FF6924"/>
     <w:rsid w:val="017A0AFF"/>
     <w:rsid w:val="019154B8"/>
     <w:rsid w:val="0249FD0B"/>
     <w:rsid w:val="03EEC69A"/>
     <w:rsid w:val="06B473C8"/>
     <w:rsid w:val="076A2CC7"/>
     <w:rsid w:val="09E04A6E"/>
     <w:rsid w:val="0D59C3BE"/>
@@ -8606,53 +9618,53 @@
     <w:rsid w:val="7CDA920C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7296144F"/>
+  <w14:docId w14:val="5DC93287"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{0E6DCDEF-CCE2-496B-A3B3-3E8A85CCF071}"/>
+  <w15:docId w15:val="{4E4B0605-2097-42A8-ACFF-E04B265A192F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9288,54 +10300,53 @@
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="regPunktowanie1Znak">
     <w:name w:val="reg Punktowanie1 Znak"/>
     <w:link w:val="regPunktowanie1"/>
     <w:rsid w:val="001240B2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="AkapitzlistZnak"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00526D8C"/>
+    <w:rsid w:val="00E700A5"/>
     <w:pPr>
       <w:numPr>
-        <w:ilvl w:val="1"/>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="regpkt1">
     <w:name w:val="reg pkt 1"/>
     <w:basedOn w:val="Akapitzlist"/>
     <w:link w:val="regpkt1Znak"/>
     <w:rsid w:val="001240B2"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="regpkt1Znak">
@@ -9769,51 +10780,51 @@
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagowek4Znak">
     <w:name w:val="Nagłowek 4 Znak"/>
     <w:link w:val="Nagowek4"/>
     <w:rsid w:val="00703988"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
     <w:name w:val="Akapit z listą Znak"/>
     <w:link w:val="Akapitzlist"/>
     <w:uiPriority w:val="34"/>
-    <w:rsid w:val="00526D8C"/>
+    <w:rsid w:val="00E700A5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0063270F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0063270F"/>
@@ -10129,51 +11140,51 @@
     <w:div w:id="2000839017">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cc@um.poznan.pl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poznan.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\beaskr\Desktop\RO%20BCC.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\joanmu\AppData\Local\Temp\RO%20BCC_20260331_2.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10444,71 +11455,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...19 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101009714C89918BCDC4FA298F5184CE51CFF" ma:contentTypeVersion="17" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="2ad2a8065a58df8ff4666fa75060eb83">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="ad142fa7-5e7c-4f8f-ae45-9342fc4f7cc6" xmlns:ns4="064d5d16-8f8f-4e37-b4fd-8db8cdf26f86" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ec3f0e45b9ee30ca431cf5c5a8bdd194" ns3:_="" ns4:_="">
     <xsd:import namespace="ad142fa7-5e7c-4f8f-ae45-9342fc4f7cc6"/>
     <xsd:import namespace="064d5d16-8f8f-4e37-b4fd-8db8cdf26f86"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -10711,171 +11701,192 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="ad142fa7-5e7c-4f8f-ae45-9342fc4f7cc6" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1398AAB7-6595-4A2A-A7DB-F7254260F2C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ad142fa7-5e7c-4f8f-ae45-9342fc4f7cc6"/>
     <ds:schemaRef ds:uri="064d5d16-8f8f-4e37-b4fd-8db8cdf26f86"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{544083AD-6CB8-4EA0-B0FE-D743062A0B76}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ad142fa7-5e7c-4f8f-ae45-9342fc4f7cc6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{975D0B42-2FEA-4356-8ADB-3645AA793D5A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B08F5AA1-05C0-43FF-BD57-0894B423E0F4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>RO BCC</Template>
+  <Template>RO BCC_20260331_2</Template>
   <TotalTime></TotalTime>
-  <Pages>20</Pages>
-[...1 lines deleted...]
-  <Characters>35349</Characters>
+  <Pages>21</Pages>
+  <Words>6415</Words>
+  <Characters>38494</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>294</Lines>
-  <Paragraphs>82</Paragraphs>
+  <Lines>320</Lines>
+  <Paragraphs>89</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Biuro Cyfryzacji i Cyberbezpieczeństwa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ump</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41158</CharactersWithSpaces>
+  <CharactersWithSpaces>44820</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>327789</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:cc@um.poznan.pl</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>131151</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.poznan.pl/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Biuro Cyfryzacji i Cyberbezpieczeństwa</dc:title>
   <dc:subject/>
-  <dc:creator>Beata Skrzypczak</dc:creator>
+  <dc:creator>Joanna Muszyńska</dc:creator>
   <cp:keywords>Urząd Miasta Poznania, Biuro Cyfryzacji i Cyberbezpieczeństwa, zadania wydziału, zadania biura, regulamin wydziału, regulamin biura, zarządzenie o regulaminie</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009714C89918BCDC4FA298F5184CE51CFF</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_activity">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>