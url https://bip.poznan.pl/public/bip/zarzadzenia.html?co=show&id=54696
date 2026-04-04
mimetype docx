--- v0 (2026-02-02)
+++ v1 (2026-04-04)
@@ -1,2575 +1,1432 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00AA21A6" w:rsidRDefault="00AA21A6" w:rsidP="00F91BF4">
+    <w:p w14:paraId="68A67249" w14:textId="1904D2FF" w:rsidR="00970E2D" w:rsidRPr="00316193" w:rsidRDefault="00361AD0" w:rsidP="00C53597">
       <w:pPr>
-        <w:pStyle w:val="Nagwek"/>
-[...4 lines deleted...]
-        <w:ind w:left="4395"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Załącznik nr </w:t>
+        <w:t xml:space="preserve">                                                                                                                                                                                                                                         </w:t>
       </w:r>
-      <w:r w:rsidRPr="00962B1F">
+      <w:r w:rsidR="00C22685">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00970E2D" w:rsidRPr="00316193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Z</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> do zarządzenia Nr </w:t>
+        <w:t>ałącznik nr 2 do zarządzenia</w:t>
       </w:r>
-      <w:r w:rsidR="00A35A59">
+      <w:r w:rsidR="00C22685">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>62/2026/P</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002727AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54BE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00F301B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60/2026/P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547B370E" w14:textId="2643AF32" w:rsidR="00970E2D" w:rsidRPr="00316193" w:rsidRDefault="00361AD0" w:rsidP="00C53597">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                                                                                                                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00970E2D" w:rsidRPr="00316193">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>PR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>EZYDENTA MIASTA POZNANIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">                                                                                                                                                                                                 z dnia</w:t>
+      </w:r>
+      <w:r w:rsidR="00F301B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27.01.2026 r.</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00AA21A6" w:rsidRDefault="00AA21A6" w:rsidP="00F91BF4">
-[...243 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="15FBFA71" w14:textId="77777777" w:rsidR="00970E2D" w:rsidRDefault="00970E2D"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-[...7 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="14459" w:type="dxa"/>
+        <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="113" w:type="dxa"/>
-          <w:right w:w="113" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3918"/>
-        <w:gridCol w:w="5144"/>
+        <w:gridCol w:w="496"/>
+        <w:gridCol w:w="3615"/>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="1905"/>
+        <w:gridCol w:w="1540"/>
+        <w:gridCol w:w="1374"/>
+        <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA21A6" w:rsidRPr="006D45AC" w:rsidTr="006E0223">
+      <w:tr w:rsidR="00970E2D" w:rsidRPr="006E673B" w14:paraId="2EC866CF" w14:textId="77777777" w:rsidTr="00886E7E">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="990"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2162" w:type="pct"/>
+            <w:tcW w:w="14459" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC3792B" w14:textId="0D1A4504" w:rsidR="00970E2D" w:rsidRPr="00316193" w:rsidRDefault="00830295" w:rsidP="00316193">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Oferty, którym nie przyznano dotacji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C0C68B3" w14:textId="77777777" w:rsidR="00970E2D" w:rsidRDefault="00970E2D" w:rsidP="00FB000D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73195B17" w14:textId="77777777" w:rsidR="00970E2D" w:rsidRPr="006E673B" w:rsidRDefault="00970E2D" w:rsidP="00FB000D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3561B" w:rsidRPr="006E673B" w14:paraId="456DEDED" w14:textId="77777777" w:rsidTr="006645E2">
+        <w:trPr>
+          <w:trHeight w:val="820"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14459" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...9 lines deleted...]
-              <w:rPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="591CEAF0" w14:textId="5B6A7F6A" w:rsidR="00B3561B" w:rsidRPr="00E5775A" w:rsidRDefault="00A54BE9" w:rsidP="00FB000D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0078640E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Nazwa obszaru</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078640E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-            <w:tcW w:w="2838" w:type="pct"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0078640E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Wspieranie i upowszechnianie kultury fizycznej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E5775A" w:rsidRPr="00361AD0" w14:paraId="7CDAE7FE" w14:textId="77777777" w:rsidTr="006645E2">
+        <w:trPr>
+          <w:trHeight w:val="846"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14459" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41669284" w14:textId="77777777" w:rsidR="00A54BE9" w:rsidRPr="002273AB" w:rsidRDefault="00A54BE9" w:rsidP="00A54BE9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002273AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Nazwa zadania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B7399AA" w14:textId="06B5BC0A" w:rsidR="00E5775A" w:rsidRPr="00D11EC2" w:rsidRDefault="00653E92" w:rsidP="00A54BE9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003217ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Trener osiedlowy, trener senioralny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D11EC2" w:rsidRPr="00805DA0" w14:paraId="0DC0CB50" w14:textId="77777777" w:rsidTr="008C415C">
+        <w:trPr>
+          <w:trHeight w:val="764"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13E98CC9" w14:textId="77777777" w:rsidR="00D11EC2" w:rsidRPr="00D11EC2" w:rsidRDefault="00D11EC2" w:rsidP="002C5517">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D11EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>L.p.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CABB50" w14:textId="77777777" w:rsidR="00D11EC2" w:rsidRPr="00D11EC2" w:rsidRDefault="00D11EC2" w:rsidP="002C5517">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D11EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Nazwa oferenta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="598099B1" w14:textId="77777777" w:rsidR="00D11EC2" w:rsidRPr="00D11EC2" w:rsidRDefault="00D11EC2" w:rsidP="002C5517">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D11EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Tytuł zadania publicznego</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35950CE5" w14:textId="77777777" w:rsidR="00D11EC2" w:rsidRPr="00D11EC2" w:rsidRDefault="00D11EC2" w:rsidP="002C5517">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D11EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Kwota wnioskowana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="321C85C2" w14:textId="77777777" w:rsidR="00D11EC2" w:rsidRPr="00D11EC2" w:rsidRDefault="00D11EC2" w:rsidP="002C5517">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D11EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Status oceny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1374" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4431C8" w14:textId="77777777" w:rsidR="00D11EC2" w:rsidRPr="00D11EC2" w:rsidRDefault="00D11EC2" w:rsidP="002C5517">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D11EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Liczba punktów</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52367203" w14:textId="77777777" w:rsidR="00D11EC2" w:rsidRPr="00D11EC2" w:rsidRDefault="00D11EC2" w:rsidP="002C5517">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D11EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Uwagi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00653E92" w:rsidRPr="00361AD0" w14:paraId="7C08C91C" w14:textId="77777777" w:rsidTr="0023157D">
+        <w:trPr>
+          <w:trHeight w:val="912"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="384476F5" w14:textId="77777777" w:rsidR="00653E92" w:rsidRPr="0077448B" w:rsidRDefault="00653E92" w:rsidP="00653E92">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077448B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35946601" w14:textId="474F2B5B" w:rsidR="00653E92" w:rsidRPr="0077448B" w:rsidRDefault="00653E92" w:rsidP="00653E92">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...25 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Wielkopolska Fundacja Rozwoju Inicjatyw Lokalnych „Futurum”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1919F567" w14:textId="70A9566C" w:rsidR="00653E92" w:rsidRPr="0077448B" w:rsidRDefault="00DB75DF" w:rsidP="00653E92">
+            <w:pPr>
+              <w:spacing w:after="40" w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Trener Senioralny – Aktywność bez k</w:t>
+            </w:r>
+            <w:r w:rsidR="00653E92" w:rsidRPr="000B205C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ompromisów</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E83D5F" w14:textId="6877142B" w:rsidR="00653E92" w:rsidRPr="0077448B" w:rsidRDefault="00653E92" w:rsidP="00653E92">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="40" w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>322 060,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F872DE4" w14:textId="6BAFBCBA" w:rsidR="00653E92" w:rsidRPr="0077448B" w:rsidRDefault="0023157D" w:rsidP="00653E92">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>negatywna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1374" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF86F81" w14:textId="18D2DD75" w:rsidR="00653E92" w:rsidRPr="0077448B" w:rsidRDefault="0023157D" w:rsidP="00653E92">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48DA5C03" w14:textId="6C867DDC" w:rsidR="00653E92" w:rsidRPr="002768FA" w:rsidRDefault="00653E92" w:rsidP="00653E92">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA21A6" w:rsidRPr="006D45AC" w:rsidTr="006E0223">
+      <w:tr w:rsidR="00653E92" w:rsidRPr="00361AD0" w14:paraId="3BD82A0E" w14:textId="77777777" w:rsidTr="006645E2">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="946"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2162" w:type="pct"/>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA21A6" w:rsidRPr="006D45AC" w:rsidRDefault="00AA21A6" w:rsidP="00A9105C">
-[...27 lines deleted...]
-            <w:tcW w:w="2838" w:type="pct"/>
+          <w:p w14:paraId="78183832" w14:textId="77777777" w:rsidR="00653E92" w:rsidRPr="0077448B" w:rsidRDefault="00653E92" w:rsidP="00653E92">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077448B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3615" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA21A6" w:rsidRPr="006D45AC" w:rsidRDefault="00AA21A6" w:rsidP="00854452">
-[...28 lines deleted...]
-            <w:tcW w:w="2162" w:type="pct"/>
+          <w:p w14:paraId="5430CE46" w14:textId="4F675E29" w:rsidR="00653E92" w:rsidRPr="0077448B" w:rsidRDefault="00653E92" w:rsidP="00653E92">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klub Sportowy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Olympique</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Poznań </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA21A6" w:rsidRPr="006D45AC" w:rsidRDefault="00AA21A6" w:rsidP="00A9105C">
-[...27 lines deleted...]
-            <w:tcW w:w="2838" w:type="pct"/>
+          <w:p w14:paraId="6F6633DC" w14:textId="4B943451" w:rsidR="00653E92" w:rsidRPr="0077448B" w:rsidRDefault="00653E92" w:rsidP="00653E92">
+            <w:pPr>
+              <w:spacing w:after="40" w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B205C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Olympique</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B205C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w Twojej szkole – darmowe treningi piłki nożnej zamiast świetlicy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA21A6" w:rsidRPr="006D45AC" w:rsidRDefault="00AA21A6" w:rsidP="00854452">
-[...28 lines deleted...]
-            <w:tcW w:w="2162" w:type="pct"/>
+          <w:p w14:paraId="3EE0765C" w14:textId="0FA7F712" w:rsidR="00653E92" w:rsidRPr="0077448B" w:rsidRDefault="00653E92" w:rsidP="00653E92">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="40" w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>51 000,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA21A6" w:rsidRPr="006D45AC" w:rsidRDefault="00AA21A6" w:rsidP="00A9105C">
-[...27 lines deleted...]
-            <w:tcW w:w="2838" w:type="pct"/>
+          <w:p w14:paraId="44296F94" w14:textId="68BB5972" w:rsidR="00653E92" w:rsidRPr="0077448B" w:rsidRDefault="0023157D" w:rsidP="00653E92">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>negatywna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1374" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA21A6" w:rsidRPr="006D45AC" w:rsidRDefault="00AA21A6" w:rsidP="00D42695">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="04AA5789" w14:textId="32440930" w:rsidR="00653E92" w:rsidRPr="0077448B" w:rsidRDefault="0023157D" w:rsidP="00653E92">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...14 lines deleted...]
-            <w:tcW w:w="2162" w:type="pct"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA21A6" w:rsidRPr="006D45AC" w:rsidRDefault="00AA21A6" w:rsidP="00A9105C">
-[...561 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="15ECE349" w14:textId="7E974F23" w:rsidR="00653E92" w:rsidRPr="002768FA" w:rsidRDefault="00653E92" w:rsidP="00653E92">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA21A6" w:rsidRPr="006D45AC" w:rsidRDefault="00AA21A6" w:rsidP="00F011F3">
-[...75 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w14:paraId="5FDD0554" w14:textId="77777777" w:rsidR="00D70888" w:rsidRDefault="00D70888" w:rsidP="00D70888"/>
+    <w:p w14:paraId="3D22422E" w14:textId="77777777" w:rsidR="002C70B2" w:rsidRDefault="002C70B2"/>
+    <w:sectPr w:rsidR="002C70B2" w:rsidSect="008C415C">
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="272"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...540 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="100"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00CD3B7B"/>
-[...544 lines deleted...]
-    <w:rsid w:val="00FF4DAE"/>
+    <w:rsidRoot w:val="00B3561B"/>
+    <w:rsid w:val="00096E71"/>
+    <w:rsid w:val="000E0D5F"/>
+    <w:rsid w:val="00142E3B"/>
+    <w:rsid w:val="00174052"/>
+    <w:rsid w:val="001D76CB"/>
+    <w:rsid w:val="002074CB"/>
+    <w:rsid w:val="0023157D"/>
+    <w:rsid w:val="002727AB"/>
+    <w:rsid w:val="002768FA"/>
+    <w:rsid w:val="002C70B2"/>
+    <w:rsid w:val="00316193"/>
+    <w:rsid w:val="00361AD0"/>
+    <w:rsid w:val="00364BC2"/>
+    <w:rsid w:val="003C275A"/>
+    <w:rsid w:val="003F6DC2"/>
+    <w:rsid w:val="00450EEF"/>
+    <w:rsid w:val="004B43D6"/>
+    <w:rsid w:val="005003FB"/>
+    <w:rsid w:val="00582325"/>
+    <w:rsid w:val="005F7371"/>
+    <w:rsid w:val="00653E92"/>
+    <w:rsid w:val="006645E2"/>
+    <w:rsid w:val="006A05F4"/>
+    <w:rsid w:val="007125E6"/>
+    <w:rsid w:val="0077448B"/>
+    <w:rsid w:val="00784A28"/>
+    <w:rsid w:val="00805DA0"/>
+    <w:rsid w:val="00830295"/>
+    <w:rsid w:val="008C415C"/>
+    <w:rsid w:val="008D7D2F"/>
+    <w:rsid w:val="00937403"/>
+    <w:rsid w:val="00970E2D"/>
+    <w:rsid w:val="009C4D79"/>
+    <w:rsid w:val="00A35168"/>
+    <w:rsid w:val="00A54BE9"/>
+    <w:rsid w:val="00A64F6D"/>
+    <w:rsid w:val="00B3561B"/>
+    <w:rsid w:val="00B90EE2"/>
+    <w:rsid w:val="00C22685"/>
+    <w:rsid w:val="00C53597"/>
+    <w:rsid w:val="00D11EC2"/>
+    <w:rsid w:val="00D70888"/>
+    <w:rsid w:val="00DB75DF"/>
+    <w:rsid w:val="00E46871"/>
+    <w:rsid w:val="00E5775A"/>
+    <w:rsid w:val="00F301B2"/>
+    <w:rsid w:val="00F94A14"/>
+    <w:rsid w:val="00FB1903"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="463A649D"/>
-  <w15:docId w15:val="{0E8B1A14-BE75-4B60-8136-DC838D1A56CF}"/>
+  <w14:docId w14:val="6A19ECE5"/>
+  <w15:docId w15:val="{3AC997D6-20E5-4941-B71C-78D033D8F07B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2589,98 +1446,95 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -2855,374 +1709,310 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...27 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B3561B"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek">
-[...42 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstdymkaZnak"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D77309"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00970E2D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
+    <w:name w:val="Tekst dymka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstdymka"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00970E2D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002727AB"/>
+    <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
-[...2 lines deleted...]
-    <w:rsid w:val="00BC5C30"/>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002727AB"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002727AB"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002727AB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002727AB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...40 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\DOCUME~1\lucurb\USTAWI~1\Temp\Projekt_PZPM_zal.dot" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3334,85 +2124,85 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17F5C774-6579-47FB-BD2D-B9FDC83DD03C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A3B9BAA-EB49-48AE-8D47-3758A8834321}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Projekt_PZPM_zal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>139</Words>
-  <Characters>835</Characters>
+  <Words>184</Words>
+  <Characters>1107</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Załącznik Nr 2 do zarządzenia Nr</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>UM</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>973</CharactersWithSpaces>
+  <CharactersWithSpaces>1289</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Załącznik Nr 2 do zarządzenia Nr</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>lucurb</dc:creator>
+  <dc:creator>Renata Szymkowiak</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>