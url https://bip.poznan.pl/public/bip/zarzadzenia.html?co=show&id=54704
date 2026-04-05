--- v0 (2026-02-02)
+++ v1 (2026-04-05)
@@ -1,1393 +1,1616 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:body>
+    <w:p w:rsidR="00AA04BE" w:rsidRDefault="00AA04BE" w:rsidP="001B1D53">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="z0"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t xml:space="preserve">UZASADNIENIE </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA04BE" w:rsidRDefault="00AA04BE" w:rsidP="001B1D53">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>DO PROJEKTU ZARZĄDZENIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA04BE" w:rsidRDefault="00AA04BE" w:rsidP="001B1D53">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>PREZYDENTA MIASTA POZNANIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA63B5" w:rsidRDefault="00FA63B5" w:rsidP="001B1D53">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001B1D53" w:rsidRDefault="001B1D53" w:rsidP="001B1D53">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA63B5" w:rsidRDefault="00FA63B5" w:rsidP="001B1D53">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1368"/>
+        <w:gridCol w:w="7920"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FA63B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FA63B5" w:rsidRDefault="00FA63B5" w:rsidP="001B1D53">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>w sprawie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7920" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FA63B5" w:rsidRDefault="00FA63B5" w:rsidP="001B1D53">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> DOCVARIABLE  Sprawa  \* MERGEFORMAT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="003A56A0">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003A56A0">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>powołania Komisji Konkursowej</w:t>
+            </w:r>
+            <w:r w:rsidR="001A288A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:r w:rsidR="003A56A0">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>celu zaopiniowania ofert złożonych</w:t>
+            </w:r>
+            <w:r w:rsidR="001A288A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:r w:rsidR="003A56A0">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ramach otwartego konkursu ofert nr 60/2026 na powierzenie realizacji zadań Miasta Poznania</w:t>
+            </w:r>
+            <w:r w:rsidR="001A288A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:r w:rsidR="003A56A0">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>obszarze „Pomoc społeczna,</w:t>
+            </w:r>
+            <w:r w:rsidR="001A288A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:r w:rsidR="003A56A0">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>tym pomoc rodzinom</w:t>
+            </w:r>
+            <w:r w:rsidR="001A288A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:r w:rsidR="003A56A0">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>osobom</w:t>
+            </w:r>
+            <w:r w:rsidR="001A288A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:r w:rsidR="003A56A0">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>trudnej sytuacji życiowej oraz wyrównywanie szans tych rodzin</w:t>
+            </w:r>
+            <w:r w:rsidR="001A288A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:r w:rsidR="003A56A0">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>osób”</w:t>
+            </w:r>
+            <w:r w:rsidR="001A288A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:r w:rsidR="003A56A0">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+            <w:r w:rsidR="001A288A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:r w:rsidR="003A56A0">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">2027 roku. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00FA63B5" w:rsidRPr="003A56A0" w:rsidRDefault="00FA63B5" w:rsidP="003A56A0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="z1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w:rsidR="003A56A0" w:rsidRPr="003A56A0" w:rsidRDefault="003A56A0" w:rsidP="003A56A0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Zgodnie</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>art. 15 ust. 2a ustawy</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dnia 24 kwietnia 2003 roku</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>działalności pożytku publicznego</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>wolontariacie (Dz. U.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 r. poz. 1338 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.) organ administracji publicznej ogłaszający otwarty konkurs ofert powołuje komisję konkursową</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>celu opiniowania złożonych ofert. Dla sprawnego przeprowadzenia procedury konkursów ogłaszanych przez Prezydenta Miasta Poznania na powierzenie realizacji zadań Miasta konieczne jest powołanie komisji konkursowej opiniującej oferty składane przez podmioty ubiegające się</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>finansowanie</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>budżetu Miasta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A56A0" w:rsidRPr="003A56A0" w:rsidRDefault="003A56A0" w:rsidP="003A56A0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>W skład Komisji Konkursowej wchodzi trzech przedstawicieli Prezydenta Miasta Poznania oraz dwóch przedstawicieli organizacji pozarządowych. Udział organizacji pozarządowych jest</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pełni uzasadniony koniecznością zachowania transparentności działań związanych</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dysponowaniem środkami publicznymi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A56A0" w:rsidRPr="003A56A0" w:rsidRDefault="003A56A0" w:rsidP="003A56A0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>W dniu 12 stycznia 2026 roku Prezydent Miasta Poznania ogłosił otwarty konkurs ofert nr 60/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>obszarze „Pomoc społeczna,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tym pomoc rodzinom</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>osobom</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>trudnej sytuacji życiowej oraz wyrównywanie szans tych rodzin</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>osób”</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2027 roku,  znak sprawy: ZSS-XIII.524.1.1.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A56A0" w:rsidRPr="003A56A0" w:rsidRDefault="003A56A0" w:rsidP="003A56A0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Rada Miasta Poznania, na mocy uchwały Nr XXVII/489/IX/2025 Rady Miasta Poznania</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dnia 18 listopada 2025 roku</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sprawie przyjęcia Programu współpracy Miasta Poznania</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>organizacjami pozarządowymi oraz podmiotami,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>których mowa</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>art. 3 ust. 3 ustawy</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dnia 24 kwietnia 2003 r.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>działalności pożytku publicznego</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>wolontariacie, na 2026 r. zobowiązała Prezydenta do powoływania komisji konkursowych, które przedstawiają opinię</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ofertach złożonych</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A" w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidR="001A288A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>otwartych konkursach na realizację zadań Miasta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A56A0" w:rsidRDefault="003A56A0" w:rsidP="003A56A0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A56A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>W świetle powyższego przyjęcie zarządzenia jest zasadne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A56A0" w:rsidRDefault="003A56A0" w:rsidP="003A56A0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003A56A0" w:rsidRDefault="003A56A0" w:rsidP="003A56A0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ZASTĘPCA DYREKTORA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A56A0" w:rsidRPr="003A56A0" w:rsidRDefault="003A56A0" w:rsidP="003A56A0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(-) Łukasz Judek</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="003A56A0" w:rsidRPr="003A56A0" w:rsidSect="003A56A0">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...770 lines deleted...]
-</sst>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="003A56A0" w:rsidRDefault="003A56A0">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="003A56A0" w:rsidRDefault="003A56A0">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...430 lines deleted...]
-</styleSheet>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="003A56A0" w:rsidRDefault="003A56A0">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="003A56A0" w:rsidRDefault="003A56A0">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
+  <w:proofState w:spelling="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:doNotTrackMoves/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:noPunctuationKerning/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:doNotBreakWrappedTables/>
+    <w:doNotSnapToGridInCell/>
+    <w:selectFldWithFirstOrLastChar/>
+    <w:doNotWrapTextWithPunct/>
+    <w:doNotUseEastAsianBreakRules/>
+    <w:useWord2002TableStyleRules/>
+    <w:growAutofit/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:docVars>
+    <w:docVar w:name="Sprawa" w:val="powołania Komisji Konkursowej w celu zaopiniowania ofert złożonych w ramach otwartego konkursu ofert nr 60/2026 na powierzenie realizacji zadań Miasta Poznania w obszarze „Pomoc społeczna, w tym pomoc rodzinom i osobom w trudnej sytuacji życiowej oraz wyrównywanie szans tych rodzin i osób” w 2026 i 2027 roku. "/>
+  </w:docVars>
+  <w:rsids>
+    <w:rsidRoot w:val="003A56A0"/>
+    <w:rsid w:val="000607A3"/>
+    <w:rsid w:val="001A288A"/>
+    <w:rsid w:val="001B1D53"/>
+    <w:rsid w:val="0022095A"/>
+    <w:rsid w:val="002946C5"/>
+    <w:rsid w:val="002C29F3"/>
+    <w:rsid w:val="003A56A0"/>
+    <w:rsid w:val="00796326"/>
+    <w:rsid w:val="00A87E1B"/>
+    <w:rsid w:val="00AA04BE"/>
+    <w:rsid w:val="00BB1A14"/>
+    <w:rsid w:val="00FA63B5"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pl-PL"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F53E1800-2AD2-4D7F-B2FF-8F351D28F95A}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+    <w:name w:val="Normal Table"/>
+    <w:semiHidden/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+    <w:name w:val="No List"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:rsid w:val="00FA63B5"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:rsid w:val="00796326"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:optimizeForBrowser/>
+  <w:targetScreenSz w:val="800x600"/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\iwokub\AppData\Local\Temp\Uzasadnienie_PZPM.dot" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1494,1621 +1717,75 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...1557 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Uzasadnienie_PZPM</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>308</Words>
+  <Characters>1848</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Arkusze</vt:lpstr>
+        <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Arkusz1</vt:lpstr>
+      <vt:lpstr>UZASADNIENIE </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>UM</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2152</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Renata Szymkowiak</dc:creator>
+  <dc:title>UZASADNIENIE </dc:title>
+  <dc:subject/>
+  <dc:creator>Iwona Kubicka</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>